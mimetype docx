--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric COROLLEUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur au Laboratoire d'économie appliquée de Grenoble (GAEL)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du Master 2 Chargé d’Etudes Economiques et Statistiques, Université Pierre Mendès France (UPMF), faculté d’Economie, Grenoble 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences en économie, chercheur associé UMR GAEL INRA UPMF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER, chercheur associé IREPD CNRS Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistant de recherche, IRER, Neuchâtel (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie industrielle, économie de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprises et industrie des biotechnologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master 2 (P+R) Ingénierie Economique et Entreprise, parcours Chargé d’Etudes Economiques et Statistiques, Grenoble 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accords de coopération inter-organisations, modèles économiques d’activité (business models), contrats de transfert de technologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse sectorielle (M2 Ingénierie économique – Chargé d’Etudes Economiques et Statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des conditions d’entrée sur un marché (M2 Ingénierie économique – Chargé d’Etudes Economiques et Statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie industrielle (L3 Economie Gestion, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie de la réglementation (L3 Economie Gestion, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microéconomie (L2 MASS, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques industrielles et réseaux d’alliances dans les biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.202.163-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital intellectuel des fondateurs, réseaux sociaux et stratégies des nouvelles entreprises de biotechnologies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reae.2004.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning scientific and technological human capital into economic capital: the experience of biotech start-ups in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.631-642. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital intellectuel des fondateurs, réseaux sociaux et stratégies des nouvelles entreprises de biotechnologies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marshallian industrial district, an organizational and institutional answer to uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Courlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Developement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (4), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0898562032000058941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (4), pp.621-638. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0048-7333(02)00045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondateurs des nouvelles entreprises de biotechnologies et leurs modèles d'entreprise : une approche par les compétences et les ressources illustrée sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels créateurs pour quels Business Models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles entreprises de biotechnologies et géographie de l'innovation : des fondateurs à leur modèle d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.785-808. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.015.0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechs françaises : quelles logiques de financement pour quels &amp;quot;business models&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies &amp; finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups, firm growth and the consolidation of the French biotech industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fondazione Rosselli,turin (ita)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Triple Helix conference : The capitalization of knowledge. Cognitive, economic, social and cultural aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Turin, Italy. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs governance through networks : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EGOS Colloquium : The odyssey of organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources internes, réseaux sociaux et orientations stratégiques : le cas des nouvelles entreprises de biotechnologies en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département d'Economie Et Sociologie Ruralesrennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Innovation et économie agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SME governance through networks : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference : RENT XIV. Research in entrepreneurship and small business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Prague, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen McKelvey; Luigi Orsenigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Biotech Start-Ups and Biotech Clusters in France. The Importance of Geographic Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fuchs and B. Luib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et activités de R&d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et territoires. Les nouveaux enjeux de la proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French biotech start-up and biotech clusters in France : the importance of geographic proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques industrielles et reconfiguration des réseaux d'alliances : une comparaison des biotechnologies appliquées à la santé humaine et à l'agro-alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance par le réseau dans les PME intensives en recherche : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring by founding : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral system of innovation : SMEs' development and heterogeneity of trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles entreprises de biotechnologies et géographie de l'innovation : des fondateurs à leurs &amp;quot;business models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric COROLLEUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur au Laboratoire d'économie appliquée de Grenoble (GAEL)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du Master 2 Chargé d’Etudes Economiques et Statistiques, Université Pierre Mendès France (UPMF), faculté d’Economie, Grenoble 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences en économie, chercheur associé UMR GAEL INRA UPMF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER, chercheur associé IREPD CNRS Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistant de recherche, IRER, Neuchâtel (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie industrielle, économie de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprises et industrie des biotechnologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master 2 (P+R) Ingénierie Economique et Entreprise, parcours Chargé d’Etudes Economiques et Statistiques, Grenoble 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accords de coopération inter-organisations, modèles économiques d’activité (business models), contrats de transfert de technologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse sectorielle (M2 Ingénierie économique – Chargé d’Etudes Economiques et Statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des conditions d’entrée sur un marché (M2 Ingénierie économique – Chargé d’Etudes Economiques et Statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie industrielle (L3 Economie Gestion, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie de la réglementation (L3 Economie Gestion, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microéconomie (L2 MASS, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques industrielles et réseaux d’alliances dans les biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.202.163-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital intellectuel des fondateurs, réseaux sociaux et stratégies des nouvelles entreprises de biotechnologies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reae.2004.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning scientific and technological human capital into economic capital: the experience of biotech start-ups in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.631-642. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital intellectuel des fondateurs, réseaux sociaux et stratégies des nouvelles entreprises de biotechnologies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (4), pp.621-638. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0048-7333(02)00045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marshallian industrial district, an organizational and institutional answer to uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Courlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Developement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (4), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0898562032000058941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondateurs des nouvelles entreprises de biotechnologies et leurs modèles d'entreprise : une approche par les compétences et les ressources illustrée sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels créateurs pour quels Business Models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles entreprises de biotechnologies et géographie de l'innovation : des fondateurs à leur modèle d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.785-808. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.015.0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechs françaises : quelles logiques de financement pour quels &amp;quot;business models&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies &amp; finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups, firm growth and the consolidation of the French biotech industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fondazione Rosselli,turin (ita)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Triple Helix conference : The capitalization of knowledge. Cognitive, economic, social and cultural aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Turin, Italy. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs governance through networks : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EGOS Colloquium : The odyssey of organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources internes, réseaux sociaux et orientations stratégiques : le cas des nouvelles entreprises de biotechnologies en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département d'Economie Et Sociologie Ruralesrennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Innovation et économie agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SME governance through networks : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference : RENT XIV. Research in entrepreneurship and small business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Prague, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen McKelvey; Luigi Orsenigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Biotech Start-Ups and Biotech Clusters in France. The Importance of Geographic Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fuchs and B. Luib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et activités de R&d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et territoires. Les nouveaux enjeux de la proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French biotech start-up and biotech clusters in France : the importance of geographic proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques industrielles et reconfiguration des réseaux d'alliances : une comparaison des biotechnologies appliquées à la santé humaine et à l'agro-alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance par le réseau dans les PME intensives en recherche : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring by founding : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral system of innovation : SMEs' development and heterogeneity of trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles entreprises de biotechnologies et géographie de l'innovation : des fondateurs à leurs &amp;quot;business models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3866E3A"/>
+    <w:nsid w:val="48A90CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15851240"/>
+    <w:nsid w:val="E2799354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/frederic-corolleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.202.163-180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2004.933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.01.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0898562032000058941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00045-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X9CDQHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.015.0785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Rosselli,turin (ita)" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/the-economics-of-biotechnology-5794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/41/83/PDF/fcvmat03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00193771" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00492986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/frederic-corolleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.202.163-180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2004.933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.01.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00045-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X9CDQHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0898562032000058941" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.015.0785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Rosselli,turin (ita)" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/the-economics-of-biotechnology-5794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/41/83/PDF/fcvmat03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00193771" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00492986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>