--- v1 (2026-04-24)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric COROLLEUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur au Laboratoire d'économie appliquée de Grenoble (GAEL)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du Master 2 Chargé d’Etudes Economiques et Statistiques, Université Pierre Mendès France (UPMF), faculté d’Economie, Grenoble 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences en économie, chercheur associé UMR GAEL INRA UPMF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER, chercheur associé IREPD CNRS Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistant de recherche, IRER, Neuchâtel (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie industrielle, économie de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprises et industrie des biotechnologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master 2 (P+R) Ingénierie Economique et Entreprise, parcours Chargé d’Etudes Economiques et Statistiques, Grenoble 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accords de coopération inter-organisations, modèles économiques d’activité (business models), contrats de transfert de technologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse sectorielle (M2 Ingénierie économique – Chargé d’Etudes Economiques et Statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des conditions d’entrée sur un marché (M2 Ingénierie économique – Chargé d’Etudes Economiques et Statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie industrielle (L3 Economie Gestion, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie de la réglementation (L3 Economie Gestion, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microéconomie (L2 MASS, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques industrielles et réseaux d’alliances dans les biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.202.163-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital intellectuel des fondateurs, réseaux sociaux et stratégies des nouvelles entreprises de biotechnologies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reae.2004.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning scientific and technological human capital into economic capital: the experience of biotech start-ups in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.631-642. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital intellectuel des fondateurs, réseaux sociaux et stratégies des nouvelles entreprises de biotechnologies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (4), pp.621-638. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0048-7333(02)00045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marshallian industrial district, an organizational and institutional answer to uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Courlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Developement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (4), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0898562032000058941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondateurs des nouvelles entreprises de biotechnologies et leurs modèles d'entreprise : une approche par les compétences et les ressources illustrée sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels créateurs pour quels Business Models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles entreprises de biotechnologies et géographie de l'innovation : des fondateurs à leur modèle d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.785-808. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.015.0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechs françaises : quelles logiques de financement pour quels &amp;quot;business models&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies &amp; finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups, firm growth and the consolidation of the French biotech industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fondazione Rosselli,turin (ita)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Triple Helix conference : The capitalization of knowledge. Cognitive, economic, social and cultural aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Turin, Italy. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs governance through networks : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EGOS Colloquium : The odyssey of organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources internes, réseaux sociaux et orientations stratégiques : le cas des nouvelles entreprises de biotechnologies en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département d'Economie Et Sociologie Ruralesrennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Innovation et économie agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SME governance through networks : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference : RENT XIV. Research in entrepreneurship and small business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Prague, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen McKelvey; Luigi Orsenigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Biotech Start-Ups and Biotech Clusters in France. The Importance of Geographic Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fuchs and B. Luib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et activités de R&d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et territoires. Les nouveaux enjeux de la proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French biotech start-up and biotech clusters in France : the importance of geographic proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques industrielles et reconfiguration des réseaux d'alliances : une comparaison des biotechnologies appliquées à la santé humaine et à l'agro-alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance par le réseau dans les PME intensives en recherche : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring by founding : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral system of innovation : SMEs' development and heterogeneity of trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles entreprises de biotechnologies et géographie de l'innovation : des fondateurs à leurs &amp;quot;business models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric COROLLEUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur au Laboratoire d'économie appliquée de Grenoble (GAEL)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du Master 2 Chargé d’Etudes Economiques et Statistiques, Université Pierre Mendès France (UPMF), faculté d’Economie, Grenoble 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences en économie, chercheur associé UMR GAEL INRA UPMF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER, chercheur associé IREPD CNRS Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistant de recherche, IRER, Neuchâtel (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie industrielle, économie de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprises et industrie des biotechnologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master 2 (P+R) Ingénierie Economique et Entreprise, parcours Chargé d’Etudes Economiques et Statistiques, Grenoble 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accords de coopération inter-organisations, modèles économiques d’activité (business models), contrats de transfert de technologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse sectorielle (M2 Ingénierie économique – Chargé d’Etudes Economiques et Statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des conditions d’entrée sur un marché (M2 Ingénierie économique – Chargé d’Etudes Economiques et Statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie industrielle (L3 Economie Gestion, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie de la réglementation (L3 Economie Gestion, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microéconomie (L2 MASS, Grenoble 2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques industrielles et réseaux d’alliances dans les biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.202.163-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning scientific and technological human capital into economic capital: the experience of biotech start-ups in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.631-642. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital intellectuel des fondateurs, réseaux sociaux et stratégies des nouvelles entreprises de biotechnologies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reae.2004.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital intellectuel des fondateurs, réseaux sociaux et stratégies des nouvelles entreprises de biotechnologies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (4), pp.621-638. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0048-7333(02)00045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marshallian industrial district, an organizational and institutional answer to uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Courlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Developement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (4), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0898562032000058941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondateurs des nouvelles entreprises de biotechnologies et leurs modèles d'entreprise : une approche par les compétences et les ressources illustrée sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels créateurs pour quels Business Models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles entreprises de biotechnologies et géographie de l'innovation : des fondateurs à leur modèle d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.785-808. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.015.0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechs françaises : quelles logiques de financement pour quels &amp;quot;business models&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies &amp; finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups, firm growth and the consolidation of the French biotech industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fondazione Rosselli,turin (ita)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Triple Helix conference : The capitalization of knowledge. Cognitive, economic, social and cultural aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Turin, Italy. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs governance through networks : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EGOS Colloquium : The odyssey of organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources internes, réseaux sociaux et orientations stratégiques : le cas des nouvelles entreprises de biotechnologies en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département d'Economie Et Sociologie Ruralesrennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Innovation et économie agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SME governance through networks : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference : RENT XIV. Research in entrepreneurship and small business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Prague, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SMEs and heterogeneity of trajectories: the case of biotechnology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen McKelvey; Luigi Orsenigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Biotech Start-Ups and Biotech Clusters in France. The Importance of Geographic Proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fuchs and B. Luib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et activités de R&d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et territoires. Les nouveaux enjeux de la proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French biotech start-up and biotech clusters in France : the importance of geographic proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in Comparative Perspective - Growth and Regional Concentration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques industrielles et reconfiguration des réseaux d'alliances : une comparaison des biotechnologies appliquées à la santé humaine et à l'agro-alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance par le réseau dans les PME intensives en recherche : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring by founding : the case of biotech SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles entreprises de biotechnologies et géographie de l'innovation : des fondateurs à leurs &amp;quot;business models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral system of innovation : SMEs' development and heterogeneity of trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48A90CD8"/>
+    <w:nsid w:val="51DF7610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E2799354"/>
+    <w:nsid w:val="811120FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/frederic-corolleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.202.163-180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2004.933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.01.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00045-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X9CDQHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0898562032000058941" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.015.0785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Rosselli,turin (ita)" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/the-economics-of-biotechnology-5794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/41/83/PDF/fcvmat03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00193771" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00492986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/frederic-corolleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.202.163-180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.01.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2004.933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00422563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00045-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X9CDQHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0898562032000058941" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.015.0785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Rosselli,turin (ita)" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/the-economics-of-biotechnology-5794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/41/83/PDF/fcvmat03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00193771" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00492986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>