--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric COUSINIE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (histoire et théorie de l’art et de l’architecture)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f.cousinie@orange.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profil et choix de textes sur ACADEMIA : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://georouen.academia.edu/Fr%C3%A9d%C3%A9ricCousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire de l’art (Université de Paris IV) ; Diplômé de l’Institut d’études politiques d’Aix-en-Provence ; Ancien pensionnaire de l’Académie de France à Rome ; Ancien directeur de l’Institut français de Bilbao ; Maître de conférences à l’Université de Provence ; Conseiller scientifique à l’INHA ; Professeur à l’Université de Rouen Normandie depuis 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congé recherche au 1er semestre 2024 et accueil en résidence à l'Ecole Française de Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Histoire de l'art dans la France moderne (XVe-XVIIIe siècle).•	Histoire de l’architecture contemporaine, histoire de l'urbanisme.•	Histoire du cinéma expérimental.•	Sémiotique, rhétorique et herméneutique de l’image.•	Théorie et philosophie de l'art au XXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art, spiritualité et mystique du XVIIe siècle ; théories de l’image, mimesis et « objets limites » de la représentation à l’époque moderne ; relations art, philosophie naturelle et sciences ; paysage en France et Italie ; corporalité et études posturales ; objets et choses ; rhétorique, exégèse et herméneutique de l’image ; Baroque romain ; cinéma expérimental.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Lieux qui se sont tus. Divination, Inspiration, Interprétation à l’époque moderne.•	La Rédemption des choses : Images, choses, objets au XVIIe siècle•	Mané - Phécel - Pharès. Notes éparses sur le cinéma de poésie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de projets de recherche collectifs :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Coordination de la programmation scientifique dans le cadre de la convention Métropole Rouen-Normandie/Université de Rouen (“Normandie Impressionniste” : colloques, journées d’études, cycles de conférences, bourses doctorales) (2010-2020).•	Direction et coordination du programme RIN (Région Normandie) “Espace du spirituel en Normandie Baroque” (ESNB, 2022-2024) : recrutement de 2 post-doc, colloque (&amp;quot;Ci-bas et au-delà&amp;quot;, 7-8 octobre 2023, Rouen, Salles des Etats), publications (2025, PURH ou Brepols), valorisation patrimoniale. Voir le carnet hypothèse : /https://esnb.hypotheses.org/•	Co-organisation de la première édittin de l'Université d'été &amp;quot;Recherches sur l'histoire de l'art au XVIIe siècle : Faire image au XVIIe siècle&amp;quot; - (Rouen, 14 novembre 2024 - Paris (INHA), 10-11 juillet 2025). Voir le carnet hypothèse : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://universite17.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Directeur adjoint du Groupe de recherche en Histoire (Rouen) ; responsable de l’axe 1 : &amp;quot;Histoire de l'art, représentations, cultures matérielles&amp;quot; .•	Membre de la Commission régionale du patrimoine et de l’architecture de la Région Normandie.•	Membre du Comité éditorial de la revue Studiolo – Académie de France à Rome.•	Membre du Conseil scientifique de l'INHA (Institut national d'histoire de l'art, Paris).•	Membre du Jury de sélection des pensionnaires de l'Académie de France à Rome (2024-2025).•	Membre du Jury du &amp;quot;Prix XVIIe siècle&amp;quot; de la Société d'études du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de thèses :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	2010 : Félicie de Maupeou, Claude Monet et l’exposition (soutenance septembre 2014 ; parution juin 2018, PURH).•	2010 : Bénédicte Trémolières, Les cathédrales de Monet. Une histoire matérielle (soutenance décembre 2016).•	2014 : Hadrien Viraben, Le savant et le profane. Documenter l’impressionnisme en France, 1900-1939 (soutenance novembre 2018, parution 2020, Presses du Réel).•	2018 : Noémie Picard, L’école de Rouen. La « normandité » de l’avant-garde ? (soutenance 2025).•	2023 : Lilith Lebot, Sensualité et moralité d'un détail iconographique : les décolletés dans les portraits en France et Angleterre (1660-1760).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujets concernés : France et Italie du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction des éditions 1:1 (21 titres parus)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions1sur1.wordpress.com/home/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Ouvrages personnels (2000-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- Alterimages - Armoiries et Madonnelle du Baroque romain, Paris, Classiques Garnier, 2025.2- L'espace imaginal : méditer dans l'image au XVIIe siècle, Paris, 1:1, ars, 2024.3- Tensité des images – Surgissement, Révélation, Extase, Apothéose dans la France du XVIIe siècle, Paris, Mare & Martin, 2023.4- Paysage du paysage. Nicolas Poussin, Claude Le Lorrain, Sébastien Bourdon, Dijon Presses du Réel, 2022.[lien Site de l'éditeur]5- GLORIAE. Figurabilité du divin, esthétique de la lumière et dématérialisation de l'oeuvre d'art à l'âge Baroque, Rennes, PUR, 2018.6- Trajectoire des images. Culte marial et intermédialité dans la France du XVIIe siècle, Paris, éd. 1:1, 2017.7 Esthétique des fluides. Sang, sperme, merde au XVIIe siècle, Paris, éd. Du Félin, 2011.8- Tactique des images : Sébastien Bourdon, peintre protestant pour l'église catholique, Paris, éd. 1:1, 2010.9- Images et méditation au XVIIe siècle, Rennes, PUR, 2007.10- Le Saint des Saints – Maîtres-autels et retables parisiens du XVIIe siècle, Publications de l’Université de Provence, Aix-en-Provence, 2006.11- Beautés fuyantes et passagères – La représentation et ses « objets-limites » aux XVIIe-XVIIIe siècles, Paris, Gérard Monfort, 2005.12- Le Peintre chrétien. Théories de l’image religieuse dans la France du XVIIe siècle, Paris, L’Harmattan, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Directions et co-directions de publications collectives (2001-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- Histoires d’ornements (Rome, Académie de France, 1996), Paris, Klincksieck, 2001.2- Daniel Arasse (Paris, INHA, 2006), Paris, éditions des Cendres, 2010.3- L’artiste et le Philosophe. L’histoire de l’art à l’épreuve de la philosophie au XVIIe siècle (Paris, INHA, 2008), Rennes, PUR, 2011.4- L’Impressionnisme : du plein air au territoire, Rouen, PURH, 2012.5- L’Impressionnisme, les arts, la fluidité, Rouen, PURH, 2013.6- La lumière parle. Lumière, reflets, miroirs du Moyen Âge à l'art vidéo, Paris, 1:1, 2016.7- Soleils baroques. La représentation de la Gloire de Dieu et des Princes dans l'Europe moderne, Rome-Paris, Académie de France à Rome-Somogy, 2018.8- Connecteurs divins. Objets de dévotion en représentation dans l'Europe moderne (XVIe-XVIIe siècle), Paris, 1:1, 2020.9- Du corpus à l'exégèse. Interpréter la peinture dans la France du XVIIe siècle, Rouen, PURH, 2020.10- L'Attention au monde : Paysages gravés du XVIIe siècle, catalogue d'exposition, essais de H. Brunon, F. Cousinié, A. Domenech, S. Hilaire, L. Pérez-Oramas, D. Ribouillault, Paris, éd.1:1, 2022.11- [Im]Postures. Langages du corps à l'époque moderne, Paris, 1:1, 2023.12 - Faire image au XVIIe siècle- perspectives, Paris, 1 : 1, 2025.13- Ci-bas et au-delà, Les chapelles dans l’espace ecclésial de la France du XVIIe siècle (à paraître, Rouen, PURH, 2026).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Attention au monde : Paysages gravés du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions 1:1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2022, 979-10-97193-05-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleils baroques. La Gloire de Dieu et des Princes en représentation dans l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleils baroques. La représentation de la Gloire de Dieu et des Princes dans l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie de France à Rome-Somogy, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloriae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2018, 978-2-7535-7436-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des images. Culte marial et intermédialité dans la France du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions 1:1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière parle. Lumière, reflets, miroirs du Moyen Âge à l’art vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions 1:1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Impressionnisme, les arts, la fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ Impressionnisme : du plein air au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste et la Philosophe. L’histoire de l’art à l’épreuve de la philosophie au XVIIe siècle (Paris, INHA, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique des fluides. Sang, sperme, merde au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Félin, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactique des images : Sébastien Bourdon, peintre protestant pour l’église catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions 1:1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arasse (Paris, INHA, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des Cendres, 2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et méditation au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saint des Saints – Maîtres-autels et retables parisiens du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beautés fuyantes et passagères – La représentation et ses « objets-limites » aux XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Monfort, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’ornements (Rome, Académie de France, 1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peintre chrétien. Théories de l’image religieuse dans la France du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric COUSINIE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (histoire et théorie de l’art et de l’architecture)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f.cousinie@orange.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profil et choix de textes sur ACADEMIA : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://georouen.academia.edu/Fr%C3%A9d%C3%A9ricCousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire de l’art (Université de Paris IV) ; Diplômé de l’Institut d’études politiques d’Aix-en-Provence ; Ancien pensionnaire de l’Académie de France à Rome ; Ancien directeur de l’Institut français de Bilbao ; Maître de conférences à l’Université de Provence ; Conseiller scientifique à l’INHA ; Professeur à l’Université de Rouen Normandie depuis 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congé recherche au 1er semestre 2024 et accueil en résidence à l'Ecole Française de Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Histoire de l'art dans la France moderne (XVe-XVIIIe siècle).•	Histoire de l’architecture contemporaine, histoire de l'urbanisme.•	Histoire du cinéma expérimental.•	Sémiotique, rhétorique et herméneutique de l’image.•	Théorie et philosophie de l'art au XXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art, spiritualité et mystique du XVIIe siècle ; théories de l’image, mimesis et « objets limites » de la représentation à l’époque moderne ; relations art, philosophie naturelle et sciences ; paysage en France et Italie ; corporalité et études posturales ; objets et choses ; rhétorique, exégèse et herméneutique de l’image ; Baroque romain ; cinéma expérimental.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Lieux qui se sont tus. Divination, Inspiration, Interprétation à l’époque moderne.•	La Rédemption des choses : Images, choses, objets au XVIIe siècle•	Mané - Phécel - Pharès. Notes éparses sur le cinéma de poésie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de projets de recherche collectifs :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Coordination de la programmation scientifique dans le cadre de la convention Métropole Rouen-Normandie/Université de Rouen (“Normandie Impressionniste” : colloques, journées d’études, cycles de conférences, bourses doctorales) (2010-2020).•	Direction et coordination du programme RIN (Région Normandie) “Espace du spirituel en Normandie Baroque” (ESNB, 2022-2024) : recrutement de 2 post-doc, colloque (&amp;quot;Ci-bas et au-delà&amp;quot;, 7-8 octobre 2023, Rouen, Salles des Etats), publications (2025, PURH ou Brepols), valorisation patrimoniale. Voir le carnet hypothèse : /https://esnb.hypotheses.org/•	Co-organisation de la première édittin de l'Université d'été &amp;quot;Recherches sur l'histoire de l'art au XVIIe siècle : Faire image au XVIIe siècle&amp;quot; - (Rouen, 14 novembre 2024 - Paris (INHA), 10-11 juillet 2025). Voir le carnet hypothèse : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://universite17.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Directeur adjoint du Groupe de recherche en Histoire (Rouen) ; responsable de l’axe 1 : &amp;quot;Histoire de l'art, représentations, cultures matérielles&amp;quot; .•	Membre de la Commission régionale du patrimoine et de l’architecture de la Région Normandie.•	Membre du Comité éditorial de la revue Studiolo – Académie de France à Rome.•	Membre du Conseil scientifique de l'INHA (Institut national d'histoire de l'art, Paris).•	Membre du Jury de sélection des pensionnaires de l'Académie de France à Rome (2024-2025).•	Membre du Jury du &amp;quot;Prix XVIIe siècle&amp;quot; de la Société d'études du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de thèses :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	2010 : Félicie de Maupeou, Claude Monet et l’exposition (soutenance septembre 2014 ; parution juin 2018, PURH).•	2010 : Bénédicte Trémolières, Les cathédrales de Monet. Une histoire matérielle (soutenance décembre 2016).•	2014 : Hadrien Viraben, Le savant et le profane. Documenter l’impressionnisme en France, 1900-1939 (soutenance novembre 2018, parution 2020, Presses du Réel).•	2018 : Noémie Picard, L’école de Rouen. La « normandité » de l’avant-garde ? (soutenance 2025).•	2023 : Lilith Lebot, Sensualité et moralité d'un détail iconographique : les décolletés dans les portraits en France et Angleterre (1660-1760).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujets concernés : France et Italie du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction des éditions 1:1 (21 titres parus)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions1sur1.wordpress.com/home/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Ouvrages personnels (2000-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- Alterimages - Armoiries et Madonnelle du Baroque romain, Paris, Classiques Garnier, 2025.2- L'espace imaginal : méditer dans l'image au XVIIe siècle, Paris, 1:1, ars, 2024.3- Tensité des images – Surgissement, Révélation, Extase, Apothéose dans la France du XVIIe siècle, Paris, Mare & Martin, 2023.4- Paysage du paysage. Nicolas Poussin, Claude Le Lorrain, Sébastien Bourdon, Dijon Presses du Réel, 2022.[lien Site de l'éditeur]5- GLORIAE. Figurabilité du divin, esthétique de la lumière et dématérialisation de l'oeuvre d'art à l'âge Baroque, Rennes, PUR, 2018.6- Trajectoire des images. Culte marial et intermédialité dans la France du XVIIe siècle, Paris, éd. 1:1, 2017.7 Esthétique des fluides. Sang, sperme, merde au XVIIe siècle, Paris, éd. Du Félin, 2011.8- Tactique des images : Sébastien Bourdon, peintre protestant pour l'église catholique, Paris, éd. 1:1, 2010.9- Images et méditation au XVIIe siècle, Rennes, PUR, 2007.10- Le Saint des Saints – Maîtres-autels et retables parisiens du XVIIe siècle, Publications de l’Université de Provence, Aix-en-Provence, 2006.11- Beautés fuyantes et passagères – La représentation et ses « objets-limites » aux XVIIe-XVIIIe siècles, Paris, Gérard Monfort, 2005.12- Le Peintre chrétien. Théories de l’image religieuse dans la France du XVIIe siècle, Paris, L’Harmattan, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Directions et co-directions de publications collectives (2001-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- Histoires d’ornements (Rome, Académie de France, 1996), Paris, Klincksieck, 2001.2- Daniel Arasse (Paris, INHA, 2006), Paris, éditions des Cendres, 2010.3- L’artiste et le Philosophe. L’histoire de l’art à l’épreuve de la philosophie au XVIIe siècle (Paris, INHA, 2008), Rennes, PUR, 2011.4- L’Impressionnisme : du plein air au territoire, Rouen, PURH, 2012.5- L’Impressionnisme, les arts, la fluidité, Rouen, PURH, 2013.6- La lumière parle. Lumière, reflets, miroirs du Moyen Âge à l'art vidéo, Paris, 1:1, 2016.7- Soleils baroques. La représentation de la Gloire de Dieu et des Princes dans l'Europe moderne, Rome-Paris, Académie de France à Rome-Somogy, 2018.8- Connecteurs divins. Objets de dévotion en représentation dans l'Europe moderne (XVIe-XVIIe siècle), Paris, 1:1, 2020.9- Du corpus à l'exégèse. Interpréter la peinture dans la France du XVIIe siècle, Rouen, PURH, 2020.10- L'Attention au monde : Paysages gravés du XVIIe siècle, catalogue d'exposition, essais de H. Brunon, F. Cousinié, A. Domenech, S. Hilaire, L. Pérez-Oramas, D. Ribouillault, Paris, éd.1:1, 2022.11- [Im]Postures. Langages du corps à l'époque moderne, Paris, 1:1, 2023.12 - Faire image au XVIIe siècle- perspectives, Paris, 1 : 1, 2025.13- Ci-bas et au-delà, Les chapelles dans l’espace ecclésial de la France du XVIIe siècle (à paraître, Rouen, PURH, 2026).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Attention au monde : Paysages gravés du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions 1:1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2022, 979-10-97193-05-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleils baroques. La Gloire de Dieu et des Princes en représentation dans l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Virol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloriae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2018, 978-2-7535-7436-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleils baroques. La représentation de la Gloire de Dieu et des Princes dans l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie de France à Rome-Somogy, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des images. Culte marial et intermédialité dans la France du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions 1:1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière parle. Lumière, reflets, miroirs du Moyen Âge à l’art vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions 1:1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Impressionnisme, les arts, la fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ Impressionnisme : du plein air au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste et la Philosophe. L’histoire de l’art à l’épreuve de la philosophie au XVIIe siècle (Paris, INHA, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique des fluides. Sang, sperme, merde au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Félin, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactique des images : Sébastien Bourdon, peintre protestant pour l’église catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions 1:1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arasse (Paris, INHA, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des Cendres, 2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et méditation au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saint des Saints – Maîtres-autels et retables parisiens du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beautés fuyantes et passagères – La représentation et ses « objets-limites » aux XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Monfort, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’ornements (Rome, Académie de France, 1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peintre chrétien. Théories de l’image religieuse dans la France du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.cousinie@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://georouen.academia.edu/Fr%C3%A9d%C3%A9ricCousinie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite17.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions1sur1.wordpress.com/home/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ribouillault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousinie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#232;nech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.cousinie@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://georouen.academia.edu/Fr%C3%A9d%C3%A9ricCousinie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite17.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions1sur1.wordpress.com/home/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ribouillault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousinie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#232;nech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894076v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>