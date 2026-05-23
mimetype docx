--- v0 (2026-03-16)
+++ v1 (2026-05-23)
@@ -380,278 +380,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04058824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAST3M/ARCTURUS: A coupled heat transfer CFD code for thermal–hydraulic analyzes of gas cooled reactors</w:t>
+                <w:t xml:space="preserve">International Standard Problem on containment thermal-hydraulics ISP47 - STEP1 - Results from the MISTRA exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beccantini</w:t>
+                <w:t xml:space="preserve">J.P. Magnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gounand</w:t>
+                <w:t xml:space="preserve">F. Dabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dabbene</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Tkatschenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 237 (15-17), pp.1814-1828. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.016⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 237 (5), pp.536-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2006.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02355754v1</w:t>
+                <w:t xml:space="preserve">cea-02355776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Standard Problem on containment thermal-hydraulics ISP47 - STEP1 - Results from the MISTRA exercise</w:t>
+                <w:t xml:space="preserve">CAST3M/ARCTURUS: A coupled heat transfer CFD code for thermal–hydraulic analyzes of gas cooled reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Magnaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">S. Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tkatschenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jp. P Magnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 237 (5), pp.536-551. </w:t>
+              <w:t xml:space="preserve">, 2006, 237 (15-17), pp.1814-1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2006.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02355776v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02355754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alengry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2015 - International Congress on Advances Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
@@ -1169,51 +1169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental activities on stratification and mixing of a gas mixture under the conditions of a severe accident with intervention of mitigating measures performed in the ERCOSAM-SAMARA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,90 +1307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TONUS CFD code for hydrogen risk analysis: Physical models, numerical schemes and validation matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Magnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD4NRS - Benchmarking of CFD Codes for Application to Nuclear Reactor Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OECD/NEA International &amp; International Atomic Energy Agency (IAEA), Sep 2006, Munich, Germany. pp.551-565, </w:t>
@@ -1473,51 +1473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du logiciel Cast3m pour le calcul d'écoulements faiblement compressibles dans les réacteurs nucléaires : recueil de cas de validation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dabbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1897,51 +1897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Dani&#232;le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteboula Sonia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Michel Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon Nadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20181048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blumenfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Arndt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Babic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benta&#239;b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.03.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7RFRGV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabbene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. P Magnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Magnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tkatschenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.08.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghitiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alengry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benteboula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paladino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kudriakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Magnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paillere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Dani&#232;le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteboula Sonia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Michel Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon Nadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20181048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blumenfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Arndt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Babic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benta&#239;b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.03.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7RFRGV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Magnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabbene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tkatschenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.08.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. P Magnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghitiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alengry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benteboula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paladino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kudriakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Magnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paillere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>