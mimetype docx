--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1238,435 +1238,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotracheal tube biofilm in critically ill patients during the COVID-19 pandemic : description of an underestimated microbiological compartment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+                <w:t xml:space="preserve">Evaluation of Next-Generation Sequencing Applied to Cryptosporidium parvum and Cryptosporidium hominis Epidemiological Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pineau</w:t>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Neuwirth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Eberl</w:t>
+                <w:t xml:space="preserve">Nadège Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26560-w⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11080938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178578v1</w:t>
+                <w:t xml:space="preserve">hal-05620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and survival of Candida albicans in soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Lemaître</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.230⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631995v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Endotracheal tube biofilm in critically ill patients during the COVID-19 pandemic : description of an underestimated microbiological compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ouzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Eberl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.22389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26560-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and survival of Candida albicans in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.1093-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Airborne Aspergillus contamination during hospital construction works: Efficacy of protective measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sixt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie L'Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (3), pp.189-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajic.2009.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1676,404 +1944,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des circuits d’alimentation en eau par Fusarium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel-Hermann V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steinberg C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixt N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aho S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules M: une porte d’entrée pour le franchissement de la barrière intestinale par Candida albicans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albac S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitz A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’enfert C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2083,3527 +2351,3527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne sous-estimez pas les amoeboses !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailly E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection pulmonaire invasive à Trichoderma longibrachiatum, à propos d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonssaud B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrier T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafon I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le NGS nous aide dans la compréhension de l’´epidémiologie de Cryptosporidium sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailly E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium, un pathogène HPE (Haut Potentiel Epidémique) : Retour sur les épidémies investiguées par le CNR des Cryptosporidioses, Microsporidies et Autres Protozooses digestives depuis 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailly E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favennec L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque environnementale fongique au domicile de patients atteints d’hémopathies malignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective evaluation of the AllplexTM assays for protozoa and helminths detection in stool samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queune J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béclère C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailly E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFP-SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des champignons filamenteux par spectrométrie de masse MALDI TOF : influence de l’âge des colonies sur les résultats d’identification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Ac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des Kits simplex VIASURE et multiplex VIASURE , FTD Stool parasites et G-DiaPara pour la détection de Cryptosporidium sp., Giardia intestinalis et Entamoeba histolytica dans des échantillons de selles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du dosage de la mannose Binding Lectin (MBL) comme marqueur prédictif de la survenue d’infection fongique invasive au cours d’aplasies chimio-induites chez les patients atteints de leucémie aiguë.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figaro Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafon I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chretien Ml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance des hémocultures BD BACTECTM mycosis IC/F, BD BACTECTM Plus Aerobic/F, BD BACTECTM Lytic/10 anaerobic/F et BD BACTECTM Peds Plus/F dans la détection des fongémies: étude rétrospective de 4 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magallon A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goulard de Curraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil épidémiologique et mycologique des dermatophytoses au CHU de Dijon (2007–2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tainturier R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnin A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucormycose osseuse à Saksenaea vasiformis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréchal E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées franco-maghrébines de Parasitologie-Mycologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophtalmomyiase externe humaine : A propos d’un cas en Bourgogne.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Comte A</w:t>
+                <w:t xml:space="preserve">Evaluation du kit de PCR en temps réel MycoGENIE® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Buisson Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie.</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288983v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du kit de PCR en temps réel MycoGENIE® Pneumocystis jirovecii pour le diagnostic moléculaire de la pneumocystose.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Ophtalmomyiase externe humaine : A propos d’un cas en Bourgogne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buisson Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289007v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophtalmomyiase externe humaine : A propos d’un cas en Bourgogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comte A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buisson Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification clinique par spectrométrie de masse MALDI-TOF des champignons filamenteux : construction de banques de données pour les dermatophytes et les Fusarium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rageot D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorez M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française de Spectrométrie de Masse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans interaction with M cells in an in vitro model of the human intestinal Follicle Associated Epithelium (FAE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albac S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C D’enfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth FEBS Advanced Lecture Course on Human Fungal Pathogens: Molecular Mechanisms of Host-Pathogen Interactions and Virulence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance au chlore d’isolats de Fusarium oxysporum provenant du réseau hydrique de divers sites hospitaliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steinberg C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel-Hermann V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbezant M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées franco-maghrébines de Parasitologie-Mycologie: les parasites du bassin méditerranéen.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High Throughput Cytotoxicity Assay of Caco-2 Cells using a Candida albicans Homozygous Deletion Library.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Znaidi S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truntzer C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C D’enfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and phenotypic characterization of commensal and clinical Candida albicans isolates reveals heterogenous distribution of adherence and invasiveness properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C L’ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truntzer C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ASM Conference on Candida and Candidiasis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and survival of Candida albicans in soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garmyn D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jandot E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Student Conference on Microbial Communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycose exotique à Penicillium marneffei : à propos d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Scalici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeudy G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collet E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C L'Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-contamination fongique par Fusarium spp. en milieu hospitalier pendant une période de construction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steinberg C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixt N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel-Hermann V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective survey of air and surfaces fungal contamination in a medical mycology laboratory at a tertiary care university hospital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sixt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion interdisciplinaire de chimiothérapie anti-infectieuse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du milieu chromogène OCCA® : étude d’un pannel d’espèces de levures caractérisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagner O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C l'Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisenier B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of indoor fungal contamination during building construction on a hospital site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixt N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafon I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aho S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème réunion interdisciplinaire de chimiothérapie anti-infectieuse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du PLASMAIR® dans la réduction de l’aérocontamination fongique en milieu hospitalier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixt N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafon I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aho S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couillot G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion d’allergologie de la SAICO – 11èmes journées d’études scientifiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5671,51 +5939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1771D954"/>
+    <w:nsid w:val="A158E226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5902,51 +6170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-dalle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8849-7514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boulnois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Dighab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10110741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05324991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101492" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04173133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1183340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04173114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ouzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eberl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26560-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sixt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2009.07.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS2H67C5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel-Hermann V" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinberg C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixt N" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aho S" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albac S" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitz A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;enfert C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valot S" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonssaud B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrier T" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon I" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favennec L" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queune J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cl&#232;re C" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brustel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Ac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figaro Y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chretien Ml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magallon A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulard de Curraize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288998v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainturier R" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnin A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal E" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comte A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Jc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty S" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rageot D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorez M" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#8217;enfert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbezant M" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Znaidi S" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truntzer C" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garmyn D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hartmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jandot E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scalici" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeudy G" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collet E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L'Ollivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sixt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner O" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit M" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C l'Ollivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuisenier B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289203v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couillot G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-dalle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8849-7514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05441593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Loiselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2573038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boulnois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Dighab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10110741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05324991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101492" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04173133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1183340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04173114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05620370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grangier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080938" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ouzen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eberl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26560-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sixt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2009.07.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS2H67C5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel-Hermann V" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinberg C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixt N" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aho S" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albac S" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez C" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitz A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;enfert C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valot S" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonssaud B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrier T" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon I" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa D" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favennec L" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queune J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cl&#232;re C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brustel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Ac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figaro Y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chretien Ml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magallon A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulard de Curraize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainturier R" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnin A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal E" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty S" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comte A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Jc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rageot D" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorez M" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#8217;enfert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbezant M" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Znaidi S" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truntzer C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garmyn D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hartmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jandot E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scalici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeudy G" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collet E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L'Ollivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sixt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner O" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit M" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C l'Ollivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuisenier B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couillot G" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>