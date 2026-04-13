--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Danoix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute/interphase interaction and deviation from equilibrium during ferrite growth: Nanoscale diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.117195. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2026.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startling C Behavior in Mo-Free Steel Atom Probe Tomography Volumes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some advances on precipitation hardening in Waspaloy: Critical review on the contribution of shear, Orowan and coherency mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trainel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114301. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of thermite welding on the microstructure of the heat affected zone of a carbide-free bainitic steel rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kamgaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.746-763. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stress on Spinodal Decomposition in Binary Alloys: Atomistic Modeling and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06467-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Thermal Treatments, Atom Probe Characterization, and Modeling to Describe the Fe-Cr Metastable Miscibility Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Selleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (4), pp.1453-1464. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06145-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grinding and shot-peening on the near-surface microstructure of a maraging stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Le Nué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.101220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique study of precipitation in the nearfusion boundary region of an aged narrow-gap dissimilar metal weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akhatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-glass magnetism of the non-equiatomic CoCrFeMnNi high-entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koželj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vrtnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gačnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 523, pp.167579. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure in Fe0.65Cr0.35 close to the upper limit of the miscibility gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of substructure in low-interstitial martensitic stainless steel during tempering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Niessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.J. a J Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.110494. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the analysis of interfaces and grain boundaries by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul. A. J. Bagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927620000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of Complex Phase Steels with Improved Combination of Strength and Stretch-Flangeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David San-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.824. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10060824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative method for the measurement of precipitate volume fractions in microalloyed steels by the means of atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.110308. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold rolling on phase separation in 2202 lean duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.100854. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and grain growth modelling in Ti-Nb microalloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.100233. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Hatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and γ′ phase stability in model CoAlW superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 798, pp.832-845. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of local analysis techniques for the characterization of iron and alloying elements in nitrides: consequences on the precipitation process in Fe–Si and Fe–Cr nitrided alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdineaud-Bordère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1409. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon diffusivity and kinetics of spinodal decomposition of martensite in a model Fe-Ni-C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Curelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.213-216. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics pathway of precipitation in model Co-Al-W superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Locq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.377-387. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the Presence of an Additional Oxide Layer in Analysis of Metal Oxides–Metal Interfaces in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorakh Pawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1313-1319. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b10895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analysis of redistribution of carbon and nitrogen during tempering of low interstitial martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Niessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.216-219. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of quenching and partitioning by High Energy X-Ray Diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.15-18. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Atomic-Scale Imaging in Three Dimensions: A Review of the Rebirth of Field-Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Koelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1431927617000198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium on Ferrite and Bainite Formation in a Medium Carbon Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sourmail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia-Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (9), pp.3985 - 3996. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-017-4188-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Kinetics in a Nb‐stabilized Ferritic Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (8), pp.3655--3664. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-017-4158-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature hysteresis of the order-disorder transition in carbon-supersaturated α-Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (21), pp.214104 - 214104. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.214104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Si3N4 precipitation in nitrided Fe-Si alloys: A novel example of particle-stimulated-nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.25-27. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.11.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interstitial carbon distribution and nickel substitution on the tetragonality of martensite: A first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.92-99. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Evaporation Behavior of Metal Oxide/Metal Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Hannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (S3), pp.678-679. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616004244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Evolution in 2101 Lean Duplex Stainless Steel during Low- and Intermediate-Temperature Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Maetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct evidence of solute interactions with a moving ferrite/austenite interface in a model Fe-C-Mn alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.61-65. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of an ODS FeAl40 intermetallic after plasma-assisted nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 683, pp.418-426. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the current issues in austenite to ferrite transformation and the role of migrating interfaces therein for low alloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ågren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mser.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural heterogeneity and its relationship to the strength of martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bylik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 638, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography characterization of nitrogen induced decomposition in low temperature plasma nitrided 304L austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.153-156. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive precipitation of amorphous and crystalline silicon nitride in ferrite: Interaction between structure, morphology, and stress relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdineaud-Bordère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.218-234. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth of carbo-nitride nanoparticles in α-Fe-based alloys and associated interfacial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6), pp.517-532. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ntrev-2015-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Atom Re-Distribution during Quenching and Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Aaron Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gordon Speer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven William Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (12), pp.2900-2906. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.54.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between microstructure at fine scale and magnetic properties of magnetoresistive Cu80Fe10Ni10 ribbons: Modeling of magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.22--29. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of external stress on the Fe–Cr phase separation in 15-5 PH and Fe–15Cr–5Ni alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 132, pp. 193-198. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of O-18 enriched hematite (a-Fe2O3) by laser assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachlav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Hannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc. Bassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.57-60. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Precipitation Kinetics in a Fe-Si-Ti Alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43A (13), pp.4999-5008. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-012-1337-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Baricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp.1129--1134. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, magnetic and transport properties of magnetoresistive Cu 80 Fe x Ni 20- x (x= 5, 10 and 15 at.%) ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (7), pp.927. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-012-0927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite-free martensitic steels: A new route to develop high strength/high toughness grades by modifying the conventional precipitation sequence during tempering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (16), pp.5877-5888. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale imaging and analysis of single layer GP zones in a model steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (3), pp.1567-1571. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-011-6008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by Differential Thermal Analysis of Reverse Spinodal Transformation in 15-5 PH Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.338-343. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation Kinetics and Resulting Microstructure in MMC Reinforced with TiC Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.747-752. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field modelling of spinodal decomposition during ageing and heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Patte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Solid-Solid Phase Transformations in Inorganic Materials, 172-174, pp.1072-1077. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography investigation of assisted precipitation of secondary hardening carbides in a medium carbon martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 244 (3), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2011.03537.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (8), pp.083502. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in high manganese austenitic TWIP steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (5), pp.538-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature precipitation kinetics of niobium nitride platelets in Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (14), pp.2265-2268. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic interactions on magnetic and magnetoresistive properties of Cu 80 Fe 10 Ni 10 ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (9), pp.093917. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3117217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural parameters on magnetoresistive properties of CuFeNi melt spun ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Baricco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (5), pp.625--630. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transmission electron microscopy and X-Ray diffraction study of microstructural evolution in magnetoresistive Cu-Fe-Ni ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yangshu. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (09), pp.1345-1356. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802136234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystallized Al92Sm8 amorphous alloy investigated by high-resolution microscopy and 3D atom-probe analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gloriant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Eng. Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9-3, pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of Cu80Fe5Ni15 granular ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ochin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.e760--e763. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard deviations of composition measurements in atom probe analyses-Part II: 3D atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (9), pp.739--743. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (12), pp.1206--1209. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of the austenite–ferrite interphase boundary composition in a model alloy Fe–C–Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 55, Issue 11, pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Atom Probe investigation on the formation of Al3(Sc,Zr)-dispersoids in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borge Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Marthinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Metallurgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.333-337. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (30), pp.3263--3280. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale observation and modelling of cementite dissolution in heavily deformed pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Copreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (4), pp.781--796. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418610008212082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe investigation of nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom Probe Studies of the Fe–Cr System and Stainless Steels Aged at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (1-2), pp.177-201. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1044-5803(99)00048-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer and atom probe studies on the ferrite decomposition in duplex stainless steels caused by the quenching rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/11/4/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par sonde atomique de la ségrégation à l'interface carbures NbC - Matrice dans un acier microallié au niobium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la tomographie atomique dans l'observation et l'analyse des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 09 (PR4), pp.Pr4--113--Pr4--121. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer study of the ferrite decomposition in unaged duplex stainless steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00133-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of cementite dissolution in drawn pearlitic steels observed by tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Copreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 250 (1), pp.8--13. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0921-5093(98)00529-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pareige-Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales De Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (3 SUPPL.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic Atom Probe Study of Age Hardening Precipitation in Industrial AlZnMgCu (7050) Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 217-222, pp.695--700. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sputter-deposited multilayers of Ni and Zr with APFIM/TAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Al-Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Macht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Naundorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wollenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.306--312. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Quenching Rate on the Spinodal Decomposition in a Duplex Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C5), pp.C5-235-C5-240. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and analysis of GP zones in Al-1.7Cu (at%): A tomographic atom probe investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.261--266. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00384-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phys. IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of GP zones formed at room temperature in a 7150 Al-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 87-88 (C), pp.228--233. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)00501-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des techniques de sonde atomique dans l'investigation des transformations de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-35-C3-40. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sarrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76-77 (C), pp.367--373. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D study of G-phase precipitation in spinodally decomposed α-ferrite by tomographic atom-probe analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (2), pp.121--132. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmm:0199400502012100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76-77 (C), pp.145--154. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)90335-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atom-probe investigation of some correlated phase transformations in Cr, Ni, Mo containing supersaturated ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 266 (1-3), pp.364--369. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(92)91047-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe characterization of isotropic spinodal decompositions: spatial convolutions and related bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 246 (1-3), pp.260--265. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(91)90424-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine of carbonaceous chondrites and reservoir of nebular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Azevedo‐vannson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Piani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meetings of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteoritical Society, Aug 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCALE TO NANOSCALE ANALYSIS OF NI-RICH IRON METEORITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteoritical Society, Aug 2022, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOSTRUCTURE AND NANOCHEMISTRY OF SELECTED IRON METEORITES OBSSERVED AT THE NANOMETRIC SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84th Annual Meeting of The Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography: (almost) ideal tool for the investigation of nanometer scale composition heterogeneities in (geological) materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Behavior of Fe-Ni-C Martensitic Steels during Aging at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Curelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.227--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Assisted Nitriding of the FeAI40 Grade 3 Intermetallic Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P Van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of precipitation in new generation of cobalt based superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - Proceedings of the International Conference on Solid-Solid Phase Transformations in Inorganic Materials 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.273--274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation sequence and kinetics in an Fe-Si-Ti alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography study of homogeneous and heterogeneous precipitation of niobium carbides in a model ferritic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.91, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2006.335372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography I. Early stages of precipitation of NbC and NbN in ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.1202--1205, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of aged duplex stainless steels by spinodal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.349--354, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927604040516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of microanalysis of chromium nitrides by conventional and 3D atom probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dulcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh J. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Automne 2000 de la SF2M - Paris - 17-19 oct. 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of low temperature precipitation of NbN platelets in alpha-Fe using Small Angle Neutron Scattering and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of the α + α’ Miscibility Gap in Fe-Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 146th Annual Meeting &amp; Exhibition Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.711-718, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of the \upalpha \mathplus \upalpha' Miscibility Gap in Fe-Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 146th Annual Meeting &amp; Exhibition Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.711--718, 2017, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51493-2_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Field Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atom Probe Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.73-95, 2016, 978-0-12-804647-0. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the hardening precipitation in a 2650 aluminium alloy for aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aluminum Alloys 2002: Their Physical and Mechanical Properties Pts 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 396-4, pp.1025--1030, 2002, 978-0-87849-899-4. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.396-402.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the tomographic atom probe in the study of some metallurgical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Int. Conference on advanced materials and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId539"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Danoix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute/interphase interaction and deviation from equilibrium during ferrite growth: Nanoscale diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.117195. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2026.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startling C Behavior in Mo-Free Steel Atom Probe Tomography Volumes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some advances on precipitation hardening in Waspaloy: Critical review on the contribution of shear, Orowan and coherency mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trainel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114301. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of thermite welding on the microstructure of the heat affected zone of a carbide-free bainitic steel rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kamgaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.746-763. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stress on Spinodal Decomposition in Binary Alloys: Atomistic Modeling and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06467-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique study of precipitation in the nearfusion boundary region of an aged narrow-gap dissimilar metal weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akhatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Thermal Treatments, Atom Probe Characterization, and Modeling to Describe the Fe-Cr Metastable Miscibility Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Selleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (4), pp.1453-1464. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06145-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grinding and shot-peening on the near-surface microstructure of a maraging stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Le Nué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.101220. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-glass magnetism of the non-equiatomic CoCrFeMnNi high-entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koželj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vrtnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gačnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 523, pp.167579. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold rolling on phase separation in 2202 lean duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.100854. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of substructure in low-interstitial martensitic stainless steel during tempering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Niessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.J. a J Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.110494. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure in Fe0.65Cr0.35 close to the upper limit of the miscibility gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the analysis of interfaces and grain boundaries by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul. A. J. Bagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927620000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of Complex Phase Steels with Improved Combination of Strength and Stretch-Flangeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David San-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.824. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10060824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative method for the measurement of precipitate volume fractions in microalloyed steels by the means of atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.110308. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Hatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and grain growth modelling in Ti-Nb microalloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.100233. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and γ′ phase stability in model CoAlW superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 798, pp.832-845. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon diffusivity and kinetics of spinodal decomposition of martensite in a model Fe-Ni-C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Curelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.213-216. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of local analysis techniques for the characterization of iron and alloying elements in nitrides: consequences on the precipitation process in Fe–Si and Fe–Cr nitrided alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdineaud-Bordère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1409. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics pathway of precipitation in model Co-Al-W superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Locq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.377-387. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the Presence of an Additional Oxide Layer in Analysis of Metal Oxides–Metal Interfaces in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorakh Pawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1313-1319. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b10895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analysis of redistribution of carbon and nitrogen during tempering of low interstitial martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Niessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.216-219. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature hysteresis of the order-disorder transition in carbon-supersaturated α-Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (21), pp.214104 - 214104. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.214104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Si3N4 precipitation in nitrided Fe-Si alloys: A novel example of particle-stimulated-nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.25-27. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.11.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium on Ferrite and Bainite Formation in a Medium Carbon Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sourmail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia-Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (9), pp.3985 - 3996. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-017-4188-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Kinetics in a Nb‐stabilized Ferritic Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (8), pp.3655--3664. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-017-4158-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Atomic-Scale Imaging in Three Dimensions: A Review of the Rebirth of Field-Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Koelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1431927617000198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of quenching and partitioning by High Energy X-Ray Diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.15-18. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interstitial carbon distribution and nickel substitution on the tetragonality of martensite: A first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.92-99. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Evaporation Behavior of Metal Oxide/Metal Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Hannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (S3), pp.678-679. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616004244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Evolution in 2101 Lean Duplex Stainless Steel during Low- and Intermediate-Temperature Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Maetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct evidence of solute interactions with a moving ferrite/austenite interface in a model Fe-C-Mn alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.61-65. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of an ODS FeAl40 intermetallic after plasma-assisted nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 683, pp.418-426. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the current issues in austenite to ferrite transformation and the role of migrating interfaces therein for low alloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ågren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mser.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural heterogeneity and its relationship to the strength of martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bylik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 638, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography characterization of nitrogen induced decomposition in low temperature plasma nitrided 304L austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.153-156. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive precipitation of amorphous and crystalline silicon nitride in ferrite: Interaction between structure, morphology, and stress relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdineaud-Bordère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.218-234. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth of carbo-nitride nanoparticles in α-Fe-based alloys and associated interfacial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6), pp.517-532. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ntrev-2015-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Atom Re-Distribution during Quenching and Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Aaron Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gordon Speer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven William Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (12), pp.2900-2906. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.54.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of external stress on the Fe–Cr phase separation in 15-5 PH and Fe–15Cr–5Ni alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 132, pp. 193-198. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of O-18 enriched hematite (a-Fe2O3) by laser assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachlav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Hannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc. Bassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.57-60. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between microstructure at fine scale and magnetic properties of magnetoresistive Cu80Fe10Ni10 ribbons: Modeling of magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.22--29. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale imaging and analysis of single layer GP zones in a model steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (3), pp.1567-1571. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-011-6008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Baricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp.1129--1134. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Precipitation Kinetics in a Fe-Si-Ti Alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43A (13), pp.4999-5008. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-012-1337-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, magnetic and transport properties of magnetoresistive Cu 80 Fe x Ni 20- x (x= 5, 10 and 15 at.%) ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (7), pp.927. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-012-0927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite-free martensitic steels: A new route to develop high strength/high toughness grades by modifying the conventional precipitation sequence during tempering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (16), pp.5877-5888. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field modelling of spinodal decomposition during ageing and heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Patte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Solid-Solid Phase Transformations in Inorganic Materials, 172-174, pp.1072-1077. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography investigation of assisted precipitation of secondary hardening carbides in a medium carbon martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 244 (3), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2011.03537.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (8), pp.083502. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation Kinetics and Resulting Microstructure in MMC Reinforced with TiC Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.747-752. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by Differential Thermal Analysis of Reverse Spinodal Transformation in 15-5 PH Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.338-343. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in high manganese austenitic TWIP steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (5), pp.538-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature precipitation kinetics of niobium nitride platelets in Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (14), pp.2265-2268. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic interactions on magnetic and magnetoresistive properties of Cu 80 Fe 10 Ni 10 ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (9), pp.093917. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3117217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural parameters on magnetoresistive properties of CuFeNi melt spun ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Baricco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (5), pp.625--630. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transmission electron microscopy and X-Ray diffraction study of microstructural evolution in magnetoresistive Cu-Fe-Ni ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yangshu. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (09), pp.1345-1356. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802136234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard deviations of composition measurements in atom probe analyses-Part II: 3D atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (9), pp.739--743. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of Cu80Fe5Ni15 granular ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ochin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.e760--e763. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystallized Al92Sm8 amorphous alloy investigated by high-resolution microscopy and 3D atom-probe analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gloriant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Eng. Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9-3, pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (12), pp.1206--1209. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of the austenite–ferrite interphase boundary composition in a model alloy Fe–C–Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 55, Issue 11, pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Atom Probe investigation on the formation of Al3(Sc,Zr)-dispersoids in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borge Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Marthinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Metallurgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.333-337. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (30), pp.3263--3280. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe investigation of nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale observation and modelling of cementite dissolution in heavily deformed pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Copreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (4), pp.781--796. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418610008212082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom Probe Studies of the Fe–Cr System and Stainless Steels Aged at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (1-2), pp.177-201. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1044-5803(99)00048-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par sonde atomique de la ségrégation à l'interface carbures NbC - Matrice dans un acier microallié au niobium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer and atom probe studies on the ferrite decomposition in duplex stainless steels caused by the quenching rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/11/4/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la tomographie atomique dans l'observation et l'analyse des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 09 (PR4), pp.Pr4--113--Pr4--121. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of cementite dissolution in drawn pearlitic steels observed by tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Copreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 250 (1), pp.8--13. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0921-5093(98)00529-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer study of the ferrite decomposition in unaged duplex stainless steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00133-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pareige-Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales De Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (3 SUPPL.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and analysis of GP zones in Al-1.7Cu (at%): A tomographic atom probe investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.261--266. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00384-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Quenching Rate on the Spinodal Decomposition in a Duplex Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C5), pp.C5-235-C5-240. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sputter-deposited multilayers of Ni and Zr with APFIM/TAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Al-Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Macht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Naundorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wollenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.306--312. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic Atom Probe Study of Age Hardening Precipitation in Industrial AlZnMgCu (7050) Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 217-222, pp.695--700. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phys. IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of GP zones formed at room temperature in a 7150 Al-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 87-88 (C), pp.228--233. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)00501-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76-77 (C), pp.145--154. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)90335-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des techniques de sonde atomique dans l'investigation des transformations de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-35-C3-40. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sarrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76-77 (C), pp.367--373. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D study of G-phase precipitation in spinodally decomposed α-ferrite by tomographic atom-probe analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (2), pp.121--132. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmm:0199400502012100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atom-probe investigation of some correlated phase transformations in Cr, Ni, Mo containing supersaturated ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 266 (1-3), pp.364--369. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(92)91047-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe characterization of isotropic spinodal decompositions: spatial convolutions and related bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 246 (1-3), pp.260--265. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(91)90424-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon and nitrogen concentrations on precipitation sequence during tempering of martensitic steels investigated by advanced experimental methods and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFHTSE 2024 - the 29th International Federation for Heat Treatment and Surface Engineering World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cleveland, United States. pp.327-331, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.ifhtse2024p0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine of carbonaceous chondrites and reservoir of nebular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Azevedo‐vannson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Piani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meetings of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteoritical Society, Aug 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCALE TO NANOSCALE ANALYSIS OF NI-RICH IRON METEORITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteoritical Society, Aug 2022, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOSTRUCTURE AND NANOCHEMISTRY OF SELECTED IRON METEORITES OBSSERVED AT THE NANOMETRIC SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84th Annual Meeting of The Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography: (almost) ideal tool for the investigation of nanometer scale composition heterogeneities in (geological) materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Behavior of Fe-Ni-C Martensitic Steels during Aging at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Curelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.227--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Assisted Nitriding of the FeAI40 Grade 3 Intermetallic Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P Van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of precipitation in new generation of cobalt based superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - Proceedings of the International Conference on Solid-Solid Phase Transformations in Inorganic Materials 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.273--274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation sequence and kinetics in an Fe-Si-Ti alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography study of homogeneous and heterogeneous precipitation of niobium carbides in a model ferritic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.91, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2006.335372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography I. Early stages of precipitation of NbC and NbN in ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.1202--1205, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of aged duplex stainless steels by spinodal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.349--354, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927604040516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of microanalysis of chromium nitrides by conventional and 3D atom probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dulcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh J. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Automne 2000 de la SF2M - Paris - 17-19 oct. 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of low temperature precipitation of NbN platelets in alpha-Fe using Small Angle Neutron Scattering and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of the \upalpha \mathplus \upalpha' Miscibility Gap in Fe-Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 146th Annual Meeting &amp; Exhibition Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.711--718, 2017, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51493-2_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of the α + α’ Miscibility Gap in Fe-Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 146th Annual Meeting &amp; Exhibition Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.711-718, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Field Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atom Probe Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.73-95, 2016, 978-0-12-804647-0. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the hardening precipitation in a 2650 aluminium alloy for aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aluminum Alloys 2002: Their Physical and Mechanical Properties Pts 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 396-4, pp.1025--1030, 2002, 978-0-87849-899-4. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.396-402.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the tomographic atom probe in the study of some metallurgical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Int. Conference on advanced materials and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05549165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2026.117195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mottay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Landes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Murugan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trainel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hachet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masquelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamgaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.11.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04018877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hedstr&#246;m" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Odqvist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06467-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Selleby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06145-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Le Nu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101220" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhatova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yescas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ga&#269;nik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.01.024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Niessen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hald" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. a J Somers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110494" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Jenkins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul. A. J. Bagot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620000197" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Graux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David De Castro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David San-Mart&#237;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Capdevila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10060824" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110308" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciss&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100854" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Castro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David San Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100233" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azzam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.180" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdineaud-Bord&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavi&#269;ius" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081409" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Curelea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachhav" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorakh Pawar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10895" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.06.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441717v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. P. Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Koelling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000198" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourmail" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Mateo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caballero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4188-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labonne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4158-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.214104" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585664v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.11.064" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789220v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chentouf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.05.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107553v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004244" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maetz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000167" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324531v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQ8VM1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145547v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John &#197;gren" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Hutchinson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2015.03.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XHV1PKW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bylik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.088" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3PRLFPC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavi&#269;ius" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.09.093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1LSCQDF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169954v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.04.032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ6FPKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241954v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ntrev-2015-0032" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175495v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Aaron Thomas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gordon Speer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven William Thompson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.54.2900" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829265v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.12.020" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHL593H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachlav" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DPF6TM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805032v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1337-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7980DHLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829268v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0927-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B44WN58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687325v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mathon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.030" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.338" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1072" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715078v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03537.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693756v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Collet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cael" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leitner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.03.110" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829275v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117217" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829276v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.12.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL7DZHXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yangshu. Wang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802136234" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.086" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CRB0M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928889v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9M7PW5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125853v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.03.040" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZDVLRF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003787v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Forbord" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Hallem" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Marthinsen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.033" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928930v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copreaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212082" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928933v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000616" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED4B0ED31874964A568D73327EF916ED261875D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107178v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00048-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVLTHLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143416v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemoine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Danoix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;din" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/4/018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928943v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999418" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE60F395CD4274A5E9C5ACCCE853875723E13CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929154v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;andier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999414" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142843v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemoine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;din" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00133-X" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GX0X7F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926664v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Julien" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Copreaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(98)00529-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGS2W56T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928954v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeves" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.695" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928955v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Kassab" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Macht" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naundorf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wollenberger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00391-6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T388ZK2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254417v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massoud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996538" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00384-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SF9RW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252501v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994304" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8RFRPS0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928967v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400502012100" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928975v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91047-F" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV71VQN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928977v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90424-Q" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKM4X9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856226v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Azevedo&#8208;vannson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856248v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367528v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gounelle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587765v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829263v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271745v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavicius" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928857v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610635v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.833" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928896v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600225" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPN6KWZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928906v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040516" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111765v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dulcy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh J. Vu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838918v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180327v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927248v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51493-2_68" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954245v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00003-6" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05549165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2026.117195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mottay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Landes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Murugan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trainel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hachet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masquelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamgaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.11.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hedstr&#246;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Odqvist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06467-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04018877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhatova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yescas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Selleby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06145-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Le Nu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ga&#269;nik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100854" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Niessen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. a J Somers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.01.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Jenkins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul. A. J. Bagot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620000197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Graux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David De Castro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David San-Mart&#237;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Capdevila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10060824" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David San Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azzam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.180" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Curelea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdineaud-Bord&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavi&#269;ius" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081409" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachhav" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorakh Pawar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.06.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.214104" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.11.064" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourmail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Mateo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caballero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4188-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labonne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4158-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Koelling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000198" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. P. Allain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789220v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chentouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.05.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004244" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maetz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000167" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQ8VM1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John &#197;gren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Hutchinson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2015.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XHV1PKW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bylik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.088" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3PRLFPC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavi&#269;ius" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.09.093" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1LSCQDF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.04.032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ6FPKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ntrev-2015-0032" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175495v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Aaron Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gordon Speer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven William Thompson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.54.2900" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachlav" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DPF6TM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829265v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.12.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHL593H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1337-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7980DHLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coisson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0927-0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B44WN58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mathon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777457v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1072" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715078v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03537.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.338" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693756v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Collet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cael" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640147v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leitner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.03.110" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117217" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829276v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.12.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL7DZHXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513899v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yangshu. Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802136234" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928889v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9M7PW5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.086" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CRB0M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496138v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125853v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.03.040" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZDVLRF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Forbord" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Hallem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Marthinsen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.033" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000616" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED4B0ED31874964A568D73327EF916ED261875D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928930v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copreaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212082" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107178v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00048-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVLTHLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928943v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999418" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE60F395CD4274A5E9C5ACCCE853875723E13CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143416v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemoine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Danoix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;din" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/4/018" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929154v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;andier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999414" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Julien" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Copreaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(98)00529-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGS2W56T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemoine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;din" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00133-X" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GX0X7F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928952v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00384-3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SF9RW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254417v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massoud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996538" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928955v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Kassab" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Macht" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naundorf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wollenberger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00391-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T388ZK2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeves" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.695" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252501v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994304" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8RFRPS0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928967v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400502012100" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928975v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91047-F" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV71VQN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928977v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90424-Q" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKM4X9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766623v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macchi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.ifhtse2024p0327" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856226v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Azevedo&#8208;vannson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856248v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gounelle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587765v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829263v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271745v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavicius" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928857v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610635v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.833" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928896v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600225" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPN6KWZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928906v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040516" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dulcy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh J. Vu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838918v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927248v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51493-2_68" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180327v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954245v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00003-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>