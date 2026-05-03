--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Danoix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute/interphase interaction and deviation from equilibrium during ferrite growth: Nanoscale diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.117195. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2026.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startling C Behavior in Mo-Free Steel Atom Probe Tomography Volumes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some advances on precipitation hardening in Waspaloy: Critical review on the contribution of shear, Orowan and coherency mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trainel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114301. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of thermite welding on the microstructure of the heat affected zone of a carbide-free bainitic steel rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kamgaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.746-763. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stress on Spinodal Decomposition in Binary Alloys: Atomistic Modeling and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06467-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique study of precipitation in the nearfusion boundary region of an aged narrow-gap dissimilar metal weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akhatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Thermal Treatments, Atom Probe Characterization, and Modeling to Describe the Fe-Cr Metastable Miscibility Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Selleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (4), pp.1453-1464. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06145-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grinding and shot-peening on the near-surface microstructure of a maraging stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Le Nué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.101220. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-glass magnetism of the non-equiatomic CoCrFeMnNi high-entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koželj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vrtnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gačnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 523, pp.167579. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold rolling on phase separation in 2202 lean duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.100854. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of substructure in low-interstitial martensitic stainless steel during tempering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Niessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.J. a J Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.110494. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure in Fe0.65Cr0.35 close to the upper limit of the miscibility gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the analysis of interfaces and grain boundaries by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul. A. J. Bagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927620000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of Complex Phase Steels with Improved Combination of Strength and Stretch-Flangeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David San-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.824. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10060824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative method for the measurement of precipitate volume fractions in microalloyed steels by the means of atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.110308. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Hatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and grain growth modelling in Ti-Nb microalloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.100233. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and γ′ phase stability in model CoAlW superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 798, pp.832-845. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon diffusivity and kinetics of spinodal decomposition of martensite in a model Fe-Ni-C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Curelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.213-216. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of local analysis techniques for the characterization of iron and alloying elements in nitrides: consequences on the precipitation process in Fe–Si and Fe–Cr nitrided alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdineaud-Bordère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1409. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics pathway of precipitation in model Co-Al-W superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Locq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.377-387. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the Presence of an Additional Oxide Layer in Analysis of Metal Oxides–Metal Interfaces in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorakh Pawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1313-1319. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b10895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analysis of redistribution of carbon and nitrogen during tempering of low interstitial martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Niessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.216-219. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature hysteresis of the order-disorder transition in carbon-supersaturated α-Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (21), pp.214104 - 214104. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.214104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Si3N4 precipitation in nitrided Fe-Si alloys: A novel example of particle-stimulated-nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.25-27. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.11.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium on Ferrite and Bainite Formation in a Medium Carbon Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sourmail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia-Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (9), pp.3985 - 3996. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-017-4188-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Kinetics in a Nb‐stabilized Ferritic Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (8), pp.3655--3664. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-017-4158-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Atomic-Scale Imaging in Three Dimensions: A Review of the Rebirth of Field-Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Koelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1431927617000198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of quenching and partitioning by High Energy X-Ray Diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.15-18. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interstitial carbon distribution and nickel substitution on the tetragonality of martensite: A first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.92-99. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Evaporation Behavior of Metal Oxide/Metal Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Hannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (S3), pp.678-679. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616004244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Evolution in 2101 Lean Duplex Stainless Steel during Low- and Intermediate-Temperature Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Maetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct evidence of solute interactions with a moving ferrite/austenite interface in a model Fe-C-Mn alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.61-65. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of an ODS FeAl40 intermetallic after plasma-assisted nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 683, pp.418-426. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the current issues in austenite to ferrite transformation and the role of migrating interfaces therein for low alloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ågren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mser.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural heterogeneity and its relationship to the strength of martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bylik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 638, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography characterization of nitrogen induced decomposition in low temperature plasma nitrided 304L austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.153-156. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive precipitation of amorphous and crystalline silicon nitride in ferrite: Interaction between structure, morphology, and stress relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdineaud-Bordère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.218-234. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth of carbo-nitride nanoparticles in α-Fe-based alloys and associated interfacial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6), pp.517-532. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ntrev-2015-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Atom Re-Distribution during Quenching and Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Aaron Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gordon Speer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven William Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (12), pp.2900-2906. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.54.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of external stress on the Fe–Cr phase separation in 15-5 PH and Fe–15Cr–5Ni alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 132, pp. 193-198. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of O-18 enriched hematite (a-Fe2O3) by laser assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachlav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Hannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc. Bassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.57-60. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between microstructure at fine scale and magnetic properties of magnetoresistive Cu80Fe10Ni10 ribbons: Modeling of magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.22--29. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale imaging and analysis of single layer GP zones in a model steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (3), pp.1567-1571. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-011-6008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Baricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp.1129--1134. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Precipitation Kinetics in a Fe-Si-Ti Alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43A (13), pp.4999-5008. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-012-1337-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, magnetic and transport properties of magnetoresistive Cu 80 Fe x Ni 20- x (x= 5, 10 and 15 at.%) ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (7), pp.927. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-012-0927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite-free martensitic steels: A new route to develop high strength/high toughness grades by modifying the conventional precipitation sequence during tempering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (16), pp.5877-5888. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field modelling of spinodal decomposition during ageing and heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Patte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Solid-Solid Phase Transformations in Inorganic Materials, 172-174, pp.1072-1077. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography investigation of assisted precipitation of secondary hardening carbides in a medium carbon martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 244 (3), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2011.03537.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (8), pp.083502. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation Kinetics and Resulting Microstructure in MMC Reinforced with TiC Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.747-752. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by Differential Thermal Analysis of Reverse Spinodal Transformation in 15-5 PH Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.338-343. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in high manganese austenitic TWIP steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (5), pp.538-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature precipitation kinetics of niobium nitride platelets in Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (14), pp.2265-2268. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic interactions on magnetic and magnetoresistive properties of Cu 80 Fe 10 Ni 10 ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (9), pp.093917. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3117217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural parameters on magnetoresistive properties of CuFeNi melt spun ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Baricco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (5), pp.625--630. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transmission electron microscopy and X-Ray diffraction study of microstructural evolution in magnetoresistive Cu-Fe-Ni ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yangshu. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (09), pp.1345-1356. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802136234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard deviations of composition measurements in atom probe analyses-Part II: 3D atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (9), pp.739--743. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of Cu80Fe5Ni15 granular ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ochin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.e760--e763. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystallized Al92Sm8 amorphous alloy investigated by high-resolution microscopy and 3D atom-probe analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gloriant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Eng. Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9-3, pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (12), pp.1206--1209. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of the austenite–ferrite interphase boundary composition in a model alloy Fe–C–Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 55, Issue 11, pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Atom Probe investigation on the formation of Al3(Sc,Zr)-dispersoids in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borge Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Marthinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Metallurgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.333-337. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (30), pp.3263--3280. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe investigation of nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale observation and modelling of cementite dissolution in heavily deformed pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Copreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (4), pp.781--796. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418610008212082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom Probe Studies of the Fe–Cr System and Stainless Steels Aged at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (1-2), pp.177-201. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1044-5803(99)00048-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par sonde atomique de la ségrégation à l'interface carbures NbC - Matrice dans un acier microallié au niobium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer and atom probe studies on the ferrite decomposition in duplex stainless steels caused by the quenching rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/11/4/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la tomographie atomique dans l'observation et l'analyse des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 09 (PR4), pp.Pr4--113--Pr4--121. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of cementite dissolution in drawn pearlitic steels observed by tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Copreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 250 (1), pp.8--13. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0921-5093(98)00529-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer study of the ferrite decomposition in unaged duplex stainless steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00133-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pareige-Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales De Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (3 SUPPL.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and analysis of GP zones in Al-1.7Cu (at%): A tomographic atom probe investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.261--266. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00384-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Quenching Rate on the Spinodal Decomposition in a Duplex Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C5), pp.C5-235-C5-240. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sputter-deposited multilayers of Ni and Zr with APFIM/TAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Al-Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Macht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Naundorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wollenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.306--312. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic Atom Probe Study of Age Hardening Precipitation in Industrial AlZnMgCu (7050) Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 217-222, pp.695--700. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phys. IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of GP zones formed at room temperature in a 7150 Al-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 87-88 (C), pp.228--233. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)00501-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76-77 (C), pp.145--154. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)90335-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des techniques de sonde atomique dans l'investigation des transformations de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-35-C3-40. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sarrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76-77 (C), pp.367--373. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D study of G-phase precipitation in spinodally decomposed α-ferrite by tomographic atom-probe analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (2), pp.121--132. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmm:0199400502012100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atom-probe investigation of some correlated phase transformations in Cr, Ni, Mo containing supersaturated ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 266 (1-3), pp.364--369. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(92)91047-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe characterization of isotropic spinodal decompositions: spatial convolutions and related bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 246 (1-3), pp.260--265. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(91)90424-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon and nitrogen concentrations on precipitation sequence during tempering of martensitic steels investigated by advanced experimental methods and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFHTSE 2024 - the 29th International Federation for Heat Treatment and Surface Engineering World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cleveland, United States. pp.327-331, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.ifhtse2024p0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine of carbonaceous chondrites and reservoir of nebular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Azevedo‐vannson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Piani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meetings of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteoritical Society, Aug 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCALE TO NANOSCALE ANALYSIS OF NI-RICH IRON METEORITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteoritical Society, Aug 2022, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOSTRUCTURE AND NANOCHEMISTRY OF SELECTED IRON METEORITES OBSSERVED AT THE NANOMETRIC SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84th Annual Meeting of The Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography: (almost) ideal tool for the investigation of nanometer scale composition heterogeneities in (geological) materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Behavior of Fe-Ni-C Martensitic Steels during Aging at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Curelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.227--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Assisted Nitriding of the FeAI40 Grade 3 Intermetallic Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P Van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of precipitation in new generation of cobalt based superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - Proceedings of the International Conference on Solid-Solid Phase Transformations in Inorganic Materials 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.273--274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation sequence and kinetics in an Fe-Si-Ti alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography study of homogeneous and heterogeneous precipitation of niobium carbides in a model ferritic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.91, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2006.335372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography I. Early stages of precipitation of NbC and NbN in ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.1202--1205, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of aged duplex stainless steels by spinodal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.349--354, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927604040516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of microanalysis of chromium nitrides by conventional and 3D atom probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dulcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh J. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Automne 2000 de la SF2M - Paris - 17-19 oct. 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of low temperature precipitation of NbN platelets in alpha-Fe using Small Angle Neutron Scattering and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of the \upalpha \mathplus \upalpha' Miscibility Gap in Fe-Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 146th Annual Meeting &amp; Exhibition Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.711--718, 2017, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51493-2_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of the α + α’ Miscibility Gap in Fe-Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 146th Annual Meeting &amp; Exhibition Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.711-718, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Field Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atom Probe Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.73-95, 2016, 978-0-12-804647-0. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the hardening precipitation in a 2650 aluminium alloy for aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aluminum Alloys 2002: Their Physical and Mechanical Properties Pts 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 396-4, pp.1025--1030, 2002, 978-0-87849-899-4. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.396-402.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the tomographic atom probe in the study of some metallurgical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Int. Conference on advanced materials and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Danoix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute/interphase interaction and deviation from equilibrium during ferrite growth: Nanoscale diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.117195. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2026.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startling C Behavior in Mo-Free Steel Atom Probe Tomography Volumes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some advances on precipitation hardening in Waspaloy: Critical review on the contribution of shear, Orowan and coherency mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trainel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114301. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of thermite welding on the microstructure of the heat affected zone of a carbide-free bainitic steel rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kamgaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.746-763. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stress on Spinodal Decomposition in Binary Alloys: Atomistic Modeling and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06467-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique study of precipitation in the nearfusion boundary region of an aged narrow-gap dissimilar metal weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akhatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Thermal Treatments, Atom Probe Characterization, and Modeling to Describe the Fe-Cr Metastable Miscibility Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Selleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (4), pp.1453-1464. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06145-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grinding and shot-peening on the near-surface microstructure of a maraging stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Le Nué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.101220. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-glass magnetism of the non-equiatomic CoCrFeMnNi high-entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koželj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vrtnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gačnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 523, pp.167579. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold rolling on phase separation in 2202 lean duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.100854. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure in Fe0.65Cr0.35 close to the upper limit of the miscibility gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of substructure in low-interstitial martensitic stainless steel during tempering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Niessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.J. a J Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.110494. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the analysis of interfaces and grain boundaries by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul. A. J. Bagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927620000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of Complex Phase Steels with Improved Combination of Strength and Stretch-Flangeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David San-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.824. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10060824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative method for the measurement of precipitate volume fractions in microalloyed steels by the means of atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.110308. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and grain growth modelling in Ti-Nb microalloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.100233. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Hatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and γ′ phase stability in model CoAlW superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 798, pp.832-845. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of local analysis techniques for the characterization of iron and alloying elements in nitrides: consequences on the precipitation process in Fe–Si and Fe–Cr nitrided alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdineaud-Bordère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1409. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon diffusivity and kinetics of spinodal decomposition of martensite in a model Fe-Ni-C alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Curelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.213-216. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the Presence of an Additional Oxide Layer in Analysis of Metal Oxides–Metal Interfaces in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorakh Pawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1313-1319. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b10895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics pathway of precipitation in model Co-Al-W superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Locq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.377-387. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analysis of redistribution of carbon and nitrogen during tempering of low interstitial martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Niessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Somers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.216-219. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of quenching and partitioning by High Energy X-Ray Diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.15-18. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium on Ferrite and Bainite Formation in a Medium Carbon Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sourmail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia-Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (9), pp.3985 - 3996. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-017-4188-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Kinetics in a Nb‐stabilized Ferritic Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (8), pp.3655--3664. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-017-4158-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature hysteresis of the order-disorder transition in carbon-supersaturated α-Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (21), pp.214104 - 214104. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.214104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Si3N4 precipitation in nitrided Fe-Si alloys: A novel example of particle-stimulated-nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.25-27. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.11.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Atomic-Scale Imaging in Three Dimensions: A Review of the Rebirth of Field-Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Koelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1431927617000198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interstitial carbon distribution and nickel substitution on the tetragonality of martensite: A first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.92-99. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Evaporation Behavior of Metal Oxide/Metal Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Hannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (S3), pp.678-679. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616004244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Evolution in 2101 Lean Duplex Stainless Steel during Low- and Intermediate-Temperature Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Maetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct evidence of solute interactions with a moving ferrite/austenite interface in a model Fe-C-Mn alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.61-65. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of an ODS FeAl40 intermetallic after plasma-assisted nitriding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 683, pp.418-426. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the current issues in austenite to ferrite transformation and the role of migrating interfaces therein for low alloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ågren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mser.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural heterogeneity and its relationship to the strength of martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bylik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 638, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth of carbo-nitride nanoparticles in α-Fe-based alloys and associated interfacial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6), pp.517-532. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ntrev-2015-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive precipitation of amorphous and crystalline silicon nitride in ferrite: Interaction between structure, morphology, and stress relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdineaud-Bordère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.218-234. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography characterization of nitrogen induced decomposition in low temperature plasma nitrided 304L austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.153-156. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Atom Re-Distribution during Quenching and Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Aaron Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gordon Speer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven William Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (12), pp.2900-2906. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.54.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of external stress on the Fe–Cr phase separation in 15-5 PH and Fe–15Cr–5Ni alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 132, pp. 193-198. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of O-18 enriched hematite (a-Fe2O3) by laser assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Bachlav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Hannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc. Bassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.57-60. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between microstructure at fine scale and magnetic properties of magnetoresistive Cu80Fe10Ni10 ribbons: Modeling of magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.22--29. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale imaging and analysis of single layer GP zones in a model steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (3), pp.1567-1571. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-011-6008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Precipitation Kinetics in a Fe-Si-Ti Alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43A (13), pp.4999-5008. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-012-1337-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Baricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp.1129--1134. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, magnetic and transport properties of magnetoresistive Cu 80 Fe x Ni 20- x (x= 5, 10 and 15 at.%) ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (7), pp.927. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-012-0927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementite-free martensitic steels: A new route to develop high strength/high toughness grades by modifying the conventional precipitation sequence during tempering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (16), pp.5877-5888. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by Differential Thermal Analysis of Reverse Spinodal Transformation in 15-5 PH Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.338-343. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation Kinetics and Resulting Microstructure in MMC Reinforced with TiC Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Courleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.747-752. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field modelling of spinodal decomposition during ageing and heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Patte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Solid-Solid Phase Transformations in Inorganic Materials, 172-174, pp.1072-1077. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography investigation of assisted precipitation of secondary hardening carbides in a medium carbon martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 244 (3), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2011.03537.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (8), pp.083502. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in high manganese austenitic TWIP steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (5), pp.538-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature precipitation kinetics of niobium nitride platelets in Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (14), pp.2265-2268. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic interactions on magnetic and magnetoresistive properties of Cu 80 Fe 10 Ni 10 ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (9), pp.093917. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3117217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural parameters on magnetoresistive properties of CuFeNi melt spun ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Baricco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (5), pp.625--630. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transmission electron microscopy and X-Ray diffraction study of microstructural evolution in magnetoresistive Cu-Fe-Ni ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yangshu. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (09), pp.1345-1356. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802136234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystallized Al92Sm8 amorphous alloy investigated by high-resolution microscopy and 3D atom-probe analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gloriant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Eng. Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9-3, pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard deviations of composition measurements in atom probe analyses-Part II: 3D atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (9), pp.739--743. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of Cu80Fe5Ni15 granular ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ochin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.e760--e763. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (12), pp.1206--1209. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of the austenite–ferrite interphase boundary composition in a model alloy Fe–C–Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 55, Issue 11, pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Atom Probe investigation on the formation of Al3(Sc,Zr)-dispersoids in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borge Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Marthinsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Metallurgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.333-337. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (30), pp.3263--3280. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale observation and modelling of cementite dissolution in heavily deformed pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Copreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (4), pp.781--796. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418610008212082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe investigation of nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom Probe Studies of the Fe–Cr System and Stainless Steels Aged at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (1-2), pp.177-201. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1044-5803(99)00048-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer and atom probe studies on the ferrite decomposition in duplex stainless steels caused by the quenching rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.1105-1114. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/11/4/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par sonde atomique de la ségrégation à l'interface carbures NbC - Matrice dans un acier microallié au niobium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la tomographie atomique dans l'observation et l'analyse des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 09 (PR4), pp.Pr4--113--Pr4--121. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer study of the ferrite decomposition in unaged duplex stainless steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00133-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of cementite dissolution in drawn pearlitic steels observed by tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Copreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 250 (1), pp.8--13. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0921-5093(98)00529-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pareige-Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales De Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (3 SUPPL.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sputter-deposited multilayers of Ni and Zr with APFIM/TAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Al-Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Macht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Naundorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wollenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.306--312. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic Atom Probe Study of Age Hardening Precipitation in Industrial AlZnMgCu (7050) Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reeves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 217-222, pp.695--700. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Quenching Rate on the Spinodal Decomposition in a Duplex Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C5), pp.C5-235-C5-240. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and analysis of GP zones in Al-1.7Cu (at%): A tomographic atom probe investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.261--266. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00384-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phys. IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of GP zones formed at room temperature in a 7150 Al-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 87-88 (C), pp.228--233. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)00501-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76-77 (C), pp.145--154. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)90335-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des techniques de sonde atomique dans l'investigation des transformations de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-35-C3-40. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sarrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76-77 (C), pp.367--373. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D study of G-phase precipitation in spinodally decomposed α-ferrite by tomographic atom-probe analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (2), pp.121--132. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmm:0199400502012100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atom-probe investigation of some correlated phase transformations in Cr, Ni, Mo containing supersaturated ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 266 (1-3), pp.364--369. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(92)91047-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe characterization of isotropic spinodal decompositions: spatial convolutions and related bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 246 (1-3), pp.260--265. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(91)90424-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon and nitrogen concentrations on precipitation sequence during tempering of martensitic steels investigated by advanced experimental methods and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFHTSE 2024 - the 29th International Federation for Heat Treatment and Surface Engineering World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cleveland, United States. pp.327-331, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.ifhtse2024p0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine of carbonaceous chondrites and reservoir of nebular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Azevedo‐vannson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Piani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meetings of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteoritical Society, Aug 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCALE TO NANOSCALE ANALYSIS OF NI-RICH IRON METEORITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteoritical Society, Aug 2022, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOSTRUCTURE AND NANOCHEMISTRY OF SELECTED IRON METEORITES OBSSERVED AT THE NANOMETRIC SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84th Annual Meeting of The Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography: (almost) ideal tool for the investigation of nanometer scale composition heterogeneities in (geological) materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Behavior of Fe-Ni-C Martensitic Steels during Aging at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Curelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Zapolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.227--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Assisted Nitriding of the FeAI40 Grade 3 Intermetallic Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Martinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P Van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of precipitation in new generation of cobalt based superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - Proceedings of the International Conference on Solid-Solid Phase Transformations in Inorganic Materials 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.273--274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Debreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation sequence and kinetics in an Fe-Si-Ti alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography study of homogeneous and heterogeneous precipitation of niobium carbides in a model ferritic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.91, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2006.335372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography I. Early stages of precipitation of NbC and NbN in ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.1202--1205, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of aged duplex stainless steels by spinodal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.349--354, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927604040516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of microanalysis of chromium nitrides by conventional and 3D atom probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dulcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh J. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Automne 2000 de la SF2M - Paris - 17-19 oct. 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of low temperature precipitation of NbN platelets in alpha-Fe using Small Angle Neutron Scattering and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of the \upalpha \mathplus \upalpha' Miscibility Gap in Fe-Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Zapolsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 146th Annual Meeting &amp; Exhibition Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.711--718, 2017, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51493-2_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of the α + α’ Miscibility Gap in Fe-Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hedström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Odqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 146th Annual Meeting &amp; Exhibition Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.711-718, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Field Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atom Probe Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.73-95, 2016, 978-0-12-804647-0. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the hardening precipitation in a 2650 aluminium alloy for aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aluminum Alloys 2002: Their Physical and Mechanical Properties Pts 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 396-4, pp.1025--1030, 2002, 978-0-87849-899-4. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.396-402.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the tomographic atom probe in the study of some metallurgical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Int. Conference on advanced materials and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05549165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2026.117195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mottay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Landes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Murugan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trainel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hachet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masquelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamgaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.11.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hedstr&#246;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Odqvist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06467-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04018877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhatova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yescas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Selleby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06145-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Le Nu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ga&#269;nik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100854" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Niessen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. a J Somers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.01.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Jenkins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul. A. J. Bagot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620000197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Graux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David De Castro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David San-Mart&#237;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Capdevila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10060824" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David San Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azzam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.180" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Curelea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdineaud-Bord&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavi&#269;ius" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081409" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachhav" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorakh Pawar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.06.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.214104" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.11.064" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourmail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Mateo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caballero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4188-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labonne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4158-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Koelling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000198" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. P. Allain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789220v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chentouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.05.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004244" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maetz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000167" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQ8VM1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John &#197;gren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Hutchinson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2015.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XHV1PKW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bylik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.088" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3PRLFPC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavi&#269;ius" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.09.093" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1LSCQDF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.04.032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ6FPKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ntrev-2015-0032" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175495v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Aaron Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gordon Speer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven William Thompson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.54.2900" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachlav" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DPF6TM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829265v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.12.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHL593H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1337-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7980DHLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coisson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0927-0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B44WN58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mathon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777457v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1072" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715078v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03537.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.338" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693756v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Collet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cael" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640147v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leitner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.03.110" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117217" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829276v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.12.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL7DZHXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513899v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yangshu. Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802136234" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928889v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9M7PW5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.086" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CRB0M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496138v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125853v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.03.040" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZDVLRF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Forbord" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Hallem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Marthinsen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.033" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000616" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED4B0ED31874964A568D73327EF916ED261875D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928930v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copreaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212082" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107178v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00048-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVLTHLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928943v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999418" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE60F395CD4274A5E9C5ACCCE853875723E13CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143416v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemoine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Danoix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;din" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/4/018" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929154v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;andier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999414" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Julien" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Copreaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(98)00529-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGS2W56T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemoine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;din" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00133-X" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GX0X7F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928952v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00384-3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SF9RW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254417v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massoud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996538" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928955v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Kassab" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Macht" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naundorf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wollenberger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00391-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T388ZK2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeves" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.695" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252501v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994304" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8RFRPS0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928967v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400502012100" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928975v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91047-F" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV71VQN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928977v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90424-Q" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKM4X9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766623v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macchi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.ifhtse2024p0327" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856226v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Azevedo&#8208;vannson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856248v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gounelle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587765v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829263v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271745v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavicius" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928857v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610635v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.833" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928896v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600225" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPN6KWZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928906v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040516" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dulcy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh J. Vu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838918v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927248v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51493-2_68" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180327v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954245v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00003-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05549165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2026.117195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mottay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Landes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Murugan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trainel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hachet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masquelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamgaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.11.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hedstr&#246;m" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Odqvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06467-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04018877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhatova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yescas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Selleby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06145-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Le Nu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ga&#269;nik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100854" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.01.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Niessen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. a J Somers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110494" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Jenkins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul. A. J. Bagot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620000197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Graux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David De Castro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David San-Mart&#237;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Capdevila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10060824" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Castro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David San Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azzam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.180" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdineaud-Bord&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavi&#269;ius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081409" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Curelea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.12.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachhav" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorakh Pawar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.032" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.06.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. P. Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourmail" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Mateo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caballero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4188-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670017v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4158-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.214104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.11.064" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Koelling" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000198" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789220v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chentouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.05.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004244" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maetz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000167" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQ8VM1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John &#197;gren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Hutchinson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2015.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XHV1PKW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bylik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.088" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3PRLFPC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241954v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ntrev-2015-0032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.04.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ6FPKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavi&#269;ius" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.09.093" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1LSCQDF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175495v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Aaron Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gordon Speer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven William Thompson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.54.2900" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachlav" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DPF6TM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829265v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.12.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHL593H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805032v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1337-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7980DHLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coisson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0927-0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B44WN58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mathon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.338" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777457v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1072" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03537.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693756v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Collet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cael" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640147v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leitner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.03.110" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117217" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829276v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.12.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL7DZHXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513899v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yangshu. Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802136234" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496138v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928889v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9M7PW5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.086" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CRB0M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125853v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.03.040" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZDVLRF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Forbord" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Hallem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Marthinsen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.033" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928930v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copreaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212082" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928933v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000616" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED4B0ED31874964A568D73327EF916ED261875D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107178v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00048-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVLTHLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemoine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Danoix" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;din" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/4/018" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928943v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999418" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE60F395CD4274A5E9C5ACCCE853875723E13CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929154v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;andier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999414" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142843v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemoine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;din" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00133-X" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GX0X7F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926664v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Julien" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Copreaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(98)00529-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGS2W56T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928955v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Kassab" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Macht" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naundorf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wollenberger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00391-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T388ZK2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928954v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeves" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.695" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254417v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massoud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996538" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00384-3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SF9RW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252501v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994304" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8RFRPS0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928967v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400502012100" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928975v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91047-F" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV71VQN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928977v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90424-Q" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKM4X9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766623v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macchi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.ifhtse2024p0327" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856226v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Azevedo&#8208;vannson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856248v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gounelle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587765v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829263v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271745v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavicius" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928857v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610635v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.833" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928896v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600225" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPN6KWZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928906v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040516" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dulcy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh J. Vu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838918v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927248v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51493-2_68" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180327v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954245v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00003-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>