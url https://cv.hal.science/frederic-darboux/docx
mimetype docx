--- v0 (2026-04-12)
+++ v1 (2026-05-05)
@@ -645,507 +645,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre l'érosion des sols forestiers : introduction du dossier</w:t>
+                <w:t xml:space="preserve">Connectivity elements and mitigation measures in policy-relevant soil erosion models: A survey across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Henry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elmar M. Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth L. Johannsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Tähtikarhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo A. Räsänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 234, pp.107600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.107600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642947v1</w:t>
+                <w:t xml:space="preserve">hal-04251557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'érosion : des mécanismes à une méthode générale de réduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutter contre l'érosion des sols forestiers : introduction du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79, pp.5-13</w:t>
+              <w:t xml:space="preserve">, 2024, 79, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642977v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of ASTAVIT, a rapid assessment method of soil structural stability based on image recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'érosion : des mécanismes à une méthode générale de réduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04640062v1</w:t>
+                <w:t xml:space="preserve">hal-04642977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity elements and mitigation measures in policy-relevant soil erosion models: A survey across Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of ASTAVIT, a rapid assessment method of soil structural stability based on image recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbeth L. Johannsen</w:t>
+                <w:t xml:space="preserve">Julien Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Tähtikarhu</w:t>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo A. Räsänen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 234, pp.107600. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.106222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.107600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251557v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du tassement sur les sols et peuplements : synthèse des résultats à 10 ans sur deux sites expérimentaux dédiés</w:t>
               </w:r>
@@ -1233,793 +1233,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Raindrops Increase Particle Sedimentation in a Sheet Flow</w:t>
+                <w:t xml:space="preserve">Soil Organic Carbon Sequestration under Long-Term Chemical and Manure Fertilization in a Cinnamon Soil, Northern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+                <w:t xml:space="preserve">Yun Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
+                <w:t xml:space="preserve">Man Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Lucas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yongli Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5319⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14095109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485238v1</w:t>
+                <w:t xml:space="preserve">hal-03650746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Organic Carbon Sequestration under Long-Term Chemical and Manure Fertilization in a Cinnamon Soil, Northern China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Raindrops Increase Particle Sedimentation in a Sheet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Xiang</w:t>
+                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man Cheng</w:t>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongli Wen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.5109. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1322-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su14095109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650746v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest floor characteristics on soil labile carbon as varied by topography and vegetation type in the Chinese Loess Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unifying model framework for soil erosion, river bedload and chemical transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baorong Wang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noémie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydroa.2021.100082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128510v1</w:t>
+                <w:t xml:space="preserve">hal-03265393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rainfall simulator using porous pipes as drop former</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+                <w:t xml:space="preserve">Effects of forest floor characteristics on soil labile carbon as varied by topography and vegetation type in the Chinese Loess Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baorong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaolong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 200, pp.105101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105101⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 196, pp.104825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128470v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Lumbricus terrestris be released in forest soils degraded by compaction? Preliminary results from laboratory and field experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+                <w:t xml:space="preserve">A rainfall simulator using porous pipes as drop former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104131⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200, pp.105101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544598v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying model framework for soil erosion, river bedload and chemical transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Lucas</w:t>
+                <w:t xml:space="preserve">Can Lumbricus terrestris be released in forest soils degraded by compaction? Preliminary results from laboratory and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gaveau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.100082. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.104131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydroa.2021.100082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265393v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do models tell us about water and sediment connectivity?</w:t>
               </w:r>
@@ -2133,407 +2133,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil tillage impact on the relative contribution of dissolved, particulate and gaseous (CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) carbon losses during rainstorms</w:t>
+                <w:t xml:space="preserve">Wavelet-based clod segmentation on digital elevation models of a soil surface with or without furrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+                <w:t xml:space="preserve">Edwige Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dusséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 187, pp.31-40. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356, pp.113933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2018.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959632v1</w:t>
+                <w:t xml:space="preserve">insu-02283237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall erosivity in interrill areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+                <w:t xml:space="preserve">Soil tillage impact on the relative contribution of dissolved, particulate and gaseous (CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) carbon losses during rainstorms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.02.025⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154604v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based clod segmentation on digital elevation models of a soil surface with or without furrows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Taconet</w:t>
+                <w:t xml:space="preserve">Rainfall erosivity in interrill areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 356, pp.113933. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02283237v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En forêt, érosion rime avec prévention</w:t>
               </w:r>
@@ -2614,77 +2614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of clod evolution in simulated rain on the basis of digital elevation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaolong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoshan An</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2861,77 +2861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using digital elevation models and image processing to follow clod evolution under rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3237,90 +3237,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raindrop Interaction in Interrill Erosion for Steady Rainfalls: a Probabilistic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (5), pp.4361-4375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3354,64 +3354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in soil microbial community and its effect on carbon sequestration following afforestation on the Loess Plateau, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yimei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,1226 +3612,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and shear stress caused by raindrop impact at the soil surface: Scaling laws depending on the water depth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+                <w:t xml:space="preserve">Modeling rain-driven overland flow: Empirical versus analytical friction terms in the shallow water approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 536, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281209v2</w:t>
+                <w:t xml:space="preserve">hal-02637839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of overland flow connectivity in bare agricultural plots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Peñuela</w:t>
+                <w:t xml:space="preserve">Pressure and shear stress caused by raindrop impact at the soil surface: Scaling laws depending on the water depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Bielders</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 41 (11), pp.1595-1613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3938⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 41 (9), pp.1199-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412837v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of manure, straw and biochar amendments on aggregation and erosion in a hillslope Ultisol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of overland flow connectivity in bare agricultural plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. H. Zhu</w:t>
+                <w:t xml:space="preserve">Andrés Peñuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zubin Xie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nick M. Holden</w:t>
+                <w:t xml:space="preserve">Mathieu Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bielders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2015.11.008⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (11), pp.1595-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237878v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for the occurrence of slaking and other disaggregation processes under rainfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of manure, straw and biochar amendments on aggregation and erosion in a hillslope Ultisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. H. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Cooper</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick M. Holden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology3030027⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2015.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352685v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and plant components ecological stoichiometry in four steppe communities in the Loess Plateau of China</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions for the occurrence of slaking and other disaggregation processes under rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Dalla Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (3), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology3030027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.07.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639254v1</w:t>
+                <w:t xml:space="preserve">hal-01352685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rain-driven overland flow: Empirical versus analytical friction terms in the shallow water approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+                <w:t xml:space="preserve">Soil and plant components ecological stoichiometry in four steppe communities in the Loess Plateau of China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanchao Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoshan An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 536, pp.1-9. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.481 - 488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637839v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface organic carbon enrichment to explain greater CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions from short-term no-tilled soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for modeling the effects of climate and land use changes on erosion and sustainability of soil in a Mediterranean watershed (Languedoc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khatab Abdalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Alexis</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129938v1</w:t>
+                <w:t xml:space="preserve">halshs-01103359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for modeling the effects of climate and land use changes on erosion and sustainability of soil in a Mediterranean watershed (Languedoc, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t>
+                <w:t xml:space="preserve">Soil organic carbon sequestration in relation to revegetation on the Loess Plateau, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijing Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoshan An</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.10.034⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 397 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2486-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01103359v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon sequestration in relation to revegetation on the Loess Plateau, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Man Cheng</w:t>
+                <w:t xml:space="preserve">Surface organic carbon enrichment to explain greater CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions from short-term no-tilled soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khatab Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhijing Xue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yun Xiang</w:t>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 397 (1), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203, pp.110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2486-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275655v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregate stability of a crusted soil: differences between crust and sub-crust material, and consequences for interrill erodibility assessment. An example from the Loess Plateau of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenli Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,51 +5050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies&amp;quot; [Int. J. Numer. Meth. Fluids, 2013, 72 (3), 269-300]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,51 +5171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamics of soil aggregate stability in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,1377 +5269,1377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator-prey pursuit-evasion games in structurally complex environments</w:t>
+                <w:t xml:space="preserve">Improvement of surface flow network prediction for the modeling of erosion processes in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Morice</w:t>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
+                <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/ict061⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939620v1</w:t>
+                <w:t xml:space="preserve">hal-00780330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revegetation as an efficient means of increasing soil aggregate stability on the Loess Plateau (China)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predator-prey pursuit-evasion games in structurally complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shao-Shan An</w:t>
+                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Man Cheng</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.020⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (5), pp.767-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/ict061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647678v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processo de formação e evolução de crostas superficiais em função de sistemas de preparo do solo e chuva simulada</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel M. Cooper</w:t>
+                <w:t xml:space="preserve">Revegetation as an efficient means of increasing soil aggregate stability on the Loess Plateau (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Shan An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Carlos Medeiros</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 209-210, pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0100-06832013000200011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651167v1</w:t>
+                <w:t xml:space="preserve">hal-02647678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erodibility for water erosion : a perspective and Chinese experiences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fenli Zheng</w:t>
+                <w:t xml:space="preserve">Processo de formação e evolução de crostas superficiais em função de sistemas de preparo do solo e chuva simulada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Dalla Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel M. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias J.M. Römkens</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Carlos Medeiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.400-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0100-06832013000200011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.01.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652508v1</w:t>
+                <w:t xml:space="preserve">hal-02651167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rainfall kinetic energy on crust formation and interrill erosion of an Ultisol in subtropical China</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xinhua Peng</w:t>
+                <w:t xml:space="preserve">Soil erodibility for water erosion : a perspective and Chinese experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenli Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias J.M. Römkens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 187, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2013.01.0010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650116v1</w:t>
+                <w:t xml:space="preserve">hal-02652508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
+                <w:t xml:space="preserve">Effect of rainfall kinetic energy on crust formation and interrill erosion of an Ultisol in subtropical China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.3741⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2013.01.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628246v7</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of surface flow network prediction for the modeling of erosion processes in agricultural landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Daroussin</w:t>
+                <w:t xml:space="preserve">SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 183, pp.120-129. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.269-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.3741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780330v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628246v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution mapping of surface velocities and depths for shallow overland flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">A limitation of the hydrostatic reconstruction technique for Shallow Water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3220⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (13-14), pp.677-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651894v1</w:t>
+                <w:t xml:space="preserve">hal-00710654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil roughness evolution in different tillage systems under simulated rainfall using a semivariogram-based index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Cooper</w:t>
+                <w:t xml:space="preserve">High spatial resolution mapping of surface velocities and depths for shallow overland flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 124, pp.226-232. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (9), pp.984-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.3220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643515v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating changes in effective values of surface detention, depression storage and friction factor at the interrill scale, using a cheap and fast method to mold the soil surface micro-topography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chalon</w:t>
+                <w:t xml:space="preserve">Soil roughness evolution in different tillage systems under simulated rainfall using a semivariogram-based index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Dalla Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Bielders</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Carlos Medeiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2010.11.003⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124, pp.226-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646103v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limitation of the hydrostatic reconstruction technique for Shallow Water equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Estimating changes in effective values of surface detention, depression storage and friction factor at the interrill scale, using a cheap and fast method to mold the soil surface micro-topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Claire Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois James</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bielders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 350 (13-14), pp.677-681. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91, pp.10-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2010.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710654v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shallow water model for the numerical simulation of overland flow on surfaces with ridges and furrows</w:t>
               </w:r>
@@ -6677,51 +6677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.44-52. </w:t>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abibou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7285,51 +7285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based detection of clods on a soil surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ciarletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7987,77 +7987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of interpolation techniques for the derivation of digital elevation models in relation to landform types and data density.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,64 +9174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a general-purpose erosion-sedimentation model on a laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9272,286 +9272,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223430v1</w:t>
+                <w:t xml:space="preserve">hal-04221895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04221895v1</w:t>
+                <w:t xml:space="preserve">hal-04223430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
               </w:r>
@@ -9796,64 +9796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert multi-particulaire par ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10012,77 +10012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using digital elevation models and image processing to follow clod evolution under rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10114,381 +10114,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740915v1</w:t>
+                <w:t xml:space="preserve">hal-02740571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectivity of Water and Sediments. How does accounting for connectivity can help your modeling effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Modelling the Flood Peril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA. Université Pierre et Marie Curie - Paris 6 (UPMC), FRA., May 2016, Paris, France. pp.22 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740571v1</w:t>
+                <w:t xml:space="preserve">hal-01352686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of Water and Sediments. How does accounting for connectivity can help your modeling effort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling the Flood Peril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA. Université Pierre et Marie Curie - Paris 6 (UPMC), FRA., May 2016, Paris, France. pp.22 slides</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352686v1</w:t>
+                <w:t xml:space="preserve">hal-02740915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction gouttes de pluie - transport de sédiments : Étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. école EGRIN, Écoulements Gravitaires et RIsques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10507,277 +10507,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration bayésienne d'un modèle de splash</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of connectivity: What for? How do we do it? Where to go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres MEXICO 2015. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 32 p</w:t>
+              <w:t xml:space="preserve">Laboratory seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Louvain, BEL., Sep 2015, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801415v1</w:t>
+                <w:t xml:space="preserve">hal-01292348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of connectivity: What for? How do we do it? Where to go?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration bayésienne d'un modèle de splash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Louvain, BEL., Sep 2015, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">3. Rencontres MEXICO 2015. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292348v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land degradation impact on overland flow generation. Key results from the Thukela basin, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khatab Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chivenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10957,51 +10957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of soil erodibility: assessment of explanatory factors, and consequences on erosion modelling. An example from the Beauce area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11039,77 +11039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crust formation and runoff of a red soil from subtropical China: effect of rainfall kinetic energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinhua Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Hydropedology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helmholtz Centre for Environmental Research (UFZ). Leipzig, DEU., Jul 2012, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11147,51 +11147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for the occurrence of slaking and other disaggregation processes under rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline J. Dalla Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel M. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11229,51 +11229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité structurale du sol varie à pas de temps court : évaluation de facteurs explicatifs. Un exemple en Beauce Chartraine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11324,51 +11324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler un écoulement mince sur une surface complexe. Cas du ruissellement sur des parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11449,51 +11449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, les pieds dans l'eau. Limiter l'érosion des sols en faisant collaborer mathématiciens et hydrologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "Mardis de la Science" du Museum d'Histoire Naturelle d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Orléans, France. 34 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11512,1636 +11512,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assign a value to soil sustainability? An example based on water erosion modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil awareness and education - Developing a pan European approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie Towers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Creamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Broll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Duewel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, institute of soil and water conservation, CAS (ISWC - CAS). Shaanxi, CHN. Chinese Academy of Sciences (CAS), CHN. Ministry of Water Resources (MWR)., Oct 2010, Xi'an, China</w:t>
+              <w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Soil Sciences (IUSS). AUS., Aug 2010, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005063v1</w:t>
+                <w:t xml:space="preserve">hal-02757609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques, les pieds dans l'eau</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Printemps des Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lycée Alphonse Daudet, Nîmes, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005061v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crusting cause changes in soil erodibility: assessment and consequences for erosion modeling. An example from the Loess Plateau (China)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to assign a value to soil sustainability? An example based on water erosion modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guifang Li</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Xi'an, China</w:t>
+              <w:t xml:space="preserve">, institute of soil and water conservation, CAS (ISWC - CAS). Shaanxi, CHN. Chinese Academy of Sciences (CAS), CHN. Ministry of Water Resources (MWR)., Oct 2010, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189810v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Soil Erosion Risk and its Impacts in the Mediterranean area for the 21st century</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+                <w:t xml:space="preserve">Mathématiques, les pieds dans l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12118</w:t>
+              <w:t xml:space="preserve">2. Printemps des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lycée Alphonse Daudet, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533838v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Expectancy of Soils to Evaluate their Sustainability to Water Erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crusting cause changes in soil erodibility: assessment and consequences for erosion modeling. An example from the Loess Plateau (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Algayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenli Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroEnviron 2010: Environmental Sustainability of Agricultural Management Systems in an Ever Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005062v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate stability as an indicator of soil erodibility and soil physical quality: review and perspectives</w:t>
+                <w:t xml:space="preserve">Modelling Soil Erosion Risk and its Impacts in the Mediterranean area for the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755708v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+                <w:t xml:space="preserve">Life Expectancy of Soils to Evaluate their Sustainability to Water Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
+              <w:t xml:space="preserve">AgroEnviron 2010: Environmental Sustainability of Agricultural Management Systems in an Ever Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533215v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil awareness and education - Developing a pan European approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Broll</w:t>
+                <w:t xml:space="preserve">Aggregate stability as an indicator of soil erodibility and soil physical quality: review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olaf Duewel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Soil Sciences (IUSS). AUS., Aug 2010, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757609v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Rain-Water Overland-Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Square meter scale new moulding method to study the temporal evolution of the soil surface micro-topography and its impact on the runoff dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois James</w:t>
+                <w:t xml:space="preserve">Claire Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bielders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Hyperbolic Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, College Park, United States. pp.537-546</w:t>
+              <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343721v1</w:t>
+                <w:t xml:space="preserve">hal-02754844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire la stabilité structurale pour optimiser la gestion organique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Rain-Water Overland-Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Hyperbolic Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, College Park, United States. pp.537-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750772v1</w:t>
+                <w:t xml:space="preserve">hal-00343721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Square meter scale new moulding method to study the temporal evolution of the soil surface micro-topography and its impact on the runoff dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédire la stabilité structurale pour optimiser la gestion organique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754844v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STREAM, un outil de modélisation de l'érosion en contexte agricole</w:t>
+                <w:t xml:space="preserve">Improved assessment of interrill erodibility using structural stability. Recent developments and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de l'Environnement. L'érosion des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique LaSalle Beauvais (UniLaSalle). Beauvais, FRA., May 2008, Beauvais, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium Agro Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ankara University. Department of Soil Science, Ankara, TUR., Apr 2008, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814156v1</w:t>
+                <w:t xml:space="preserve">hal-02754890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the influence of the variability of soil surface characteristics on infiltration and runoff: an experimental approach in the lab</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STREAM, un outil de modélisation de l'érosion en contexte agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5. Journées de l'Environnement. L'érosion des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique LaSalle Beauvais (UniLaSalle). Beauvais, FRA., May 2008, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753415v1</w:t>
+                <w:t xml:space="preserve">hal-02814156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved assessment of interrill erodibility using structural stability. Recent developments and future directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the influence of the variability of soil surface characteristics on infiltration and runoff: an experimental approach in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Mirzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium Agro Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ankara University. Department of Soil Science, Ankara, TUR., Apr 2008, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754890v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of carbon export after fire by water erosion</w:t>
               </w:r>
@@ -13166,51 +13166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abibou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13274,51 +13274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13598,51 +13598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13674,450 +13674,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How soil roughness affects runoff and sediment production ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural stability of soil crusts. Consequences for soil erodibility assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Soil Erosion and Dryland Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Yangling, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820902v1</w:t>
+                <w:t xml:space="preserve">hal-01166490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the size distribution of soil fragments detached by interrill erosion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Kuhn</w:t>
+                <w:t xml:space="preserve">How soil roughness affects runoff and sediment production ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hua Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Geosciences Union (EGU) General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2006</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Soil Erosion and Dryland Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Yangling, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750472v1</w:t>
+                <w:t xml:space="preserve">hal-02820902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How soil roughness affects runoff and sediment production ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi-Hua Huang</w:t>
+                <w:t xml:space="preserve">Prediction of the size distribution of soil fragments detached by interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soil Meeting on "Soils sustaining life on Earth, managing soil and technology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Sanhurfa, Turkey</w:t>
+              <w:t xml:space="preserve">3. European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166489v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in structural stability with soil surface degradation. Consequences for soil erosion processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How soil roughness affects runoff and sediment production ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Soil Meeting on "Soils sustaining life on Earth, managing soil and technology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Sanhurfa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166488v2</w:t>
+                <w:t xml:space="preserve">hal-01166489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of soil crusts. Consequences for soil erodibility assessment</w:t>
+                <w:t xml:space="preserve">Changes in structural stability with soil surface degradation. Consequences for soil erosion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Soil Erosion and Dryland Farming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Yangling, China</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166490v2</w:t>
+                <w:t xml:space="preserve">hal-01166488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t>
               </w:r>
@@ -14222,51 +14222,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la surface d'un sol soumis à la pluie : étude couplée par analyse d'image et modèles numériques d'altitude à haute résolution</w:t>
+                <w:t xml:space="preserve">Dynamics of soil surface crusting: coupled study with image analysis and high resolution Digital Elevation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
@@ -14297,97 +14297,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Nationales d'étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Oct 2002, Orléans, France</w:t>
+              <w:t xml:space="preserve">Soil erosion patterns: Evolution, spatio-temporal dynamics and connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758796v1</w:t>
+                <w:t xml:space="preserve">hal-02761261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil surface crusting: coupled study with image analysis and high resolution Digital Elevation Models</w:t>
+                <w:t xml:space="preserve">Evolution de la surface d'un sol soumis à la pluie : étude couplée par analyse d'image et modèles numériques d'altitude à haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
@@ -14418,73 +14418,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil erosion patterns: Evolution, spatio-temporal dynamics and connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">7. Journées Nationales d'étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Oct 2002, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761261v1</w:t>
+                <w:t xml:space="preserve">hal-02758796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruissellement, infiltration et dynamique des états de surface du sol : rôle des hétérogénéités locales sur les chemins de l'eau</w:t>
               </w:r>
@@ -14589,277 +14589,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of surface condition and hillslope position on hydrologic and erosion processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Davy</w:t>
+                <w:t xml:space="preserve">Dynamic hydrology of the soil surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boulègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768775v1</w:t>
+                <w:t xml:space="preserve">hal-02769626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic hydrology of the soil surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Boulègue</w:t>
+                <w:t xml:space="preserve">Effects of surface condition and hillslope position on hydrologic and erosion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-hua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cros-Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769626v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14877,51 +14877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTAVIT : A fast, easy and cost-effective new method for soil stability measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cottenot Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14998,103 +14998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
@@ -15117,333 +15117,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Michot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223422v1</w:t>
+                <w:t xml:space="preserve">hal-04223437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Peluchon</w:t>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223437v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of overland flow connectivity in bare agricultural plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Peñuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles L. Bielders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15701,77 +15701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité structurale des sols. Un diagnostic pour évaluer les risques et réfléchir les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Culturales 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Villers-Saint-Christophe, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15796,103 +15796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois d’échelles pour l’impact d’une goutte de pluie sur un sol : approches théorique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mécanique des fluides numérique (27e année)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15911,303 +15911,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past Holocene detritism quantification and modeling from lacustrine archives in order to deconvoluate human-climate interactions on natural ecosystem over long time-scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sound measurement of splash detachment rates for erosion and eluviation modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Pages Focus 4, Workshop Human Climate Ecosystem Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Louvain, Belgium. , 2014</w:t>
+              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.084-6, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207939v1</w:t>
+                <w:t xml:space="preserve">hal-01189993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sound measurement of splash detachment rates for erosion and eluviation modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+                <w:t xml:space="preserve">Past Holocene detritism quantification and modeling from lacustrine archives in order to deconvoluate human-climate interactions on natural ecosystem over long time-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.084-6, 2014</w:t>
+              <w:t xml:space="preserve">Open Pages Focus 4, Workshop Human Climate Ecosystem Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Louvain, Belgium. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189993v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of soil erodibility: assessment of explanatory factors, and consequences on erosion modelling. An example from the Beauce area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16245,51 +16245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching soil erosion in high schools. A coherent set of experiments showing processes and factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Broussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16364,299 +16364,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution spatio-temporelle de l’érodibilité du sol : conséquences pour la modélisation de l’érosion et évaluation des facteurs explicatifs. Un exemple dans le Faux Perche, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Algayer</w:t>
+                <w:t xml:space="preserve">Experimental design to model infiltration into a water repellent soil using a crust-type infiltration equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Morschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Milieux Poreux et Transferts Hydriques, 57, 2011, Milieux poreux et transferts hydriques</w:t>
+              <w:t xml:space="preserve">3. International Meeting of Fire Effects on Soil Properties (FESP III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Guimarães, Portugal. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748702v1</w:t>
+                <w:t xml:space="preserve">hal-02810406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design to model infiltration into a water repellent soil using a crust-type infiltration equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Morschel</w:t>
+                <w:t xml:space="preserve">Evolution spatio-temporelle de l’érodibilité du sol : conséquences pour la modélisation de l’érosion et évaluation des facteurs explicatifs. Un exemple dans le Faux Perche, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting of Fire Effects on Soil Properties (FESP III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Guimarães, Portugal. , 2011</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milieux Poreux et Transferts Hydriques, 57, 2011, Milieux poreux et transferts hydriques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810406v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'évènements pluvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Congrès National d'Analyse Numérique, CANUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Saint Jean de Monts, France. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16681,51 +16681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire : fleuve ou torrent ? Expérimentation et modélisation mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16733,51 +16733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2007 au Museum d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Orléans, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16936,51 +16936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17067,51 +17067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWASHES: A library for benchmarking in hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17218,51 +17218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF: A software for overland flow simulation / FullSWOF : un logiciel pour la simulation du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17464,51 +17464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croûtes de battance, ruissellement, érosion hydrique. Chapitre 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18234,51 +18234,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un modèle de ruissellement 1-d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18483,507 +18483,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guideline on the current implementation of erosion measures and other connectivity elements depending on scale and modelling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Räsänen</w:t>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbeth Johannsen</w:t>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmar Schmaltz</w:t>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP4-D2, EJP Soil. 2023</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633853v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Landmann</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guideline on how to improve the representation of erosion control measures and other connectivity elements in models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Callewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Deproost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveil Ebengo Okoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP4-D3, EJP SOIL. 2023, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04633875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guideline on how to improve the representation of erosion control measures and other connectivity elements in models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guideline on the current implementation of erosion measures and other connectivity elements depending on scale and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Callewaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Timo Räsänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Deproost</w:t>
+                <w:t xml:space="preserve">Lisbeth Johannsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merveil Ebengo Okoto</w:t>
+                <w:t xml:space="preserve">Elmar Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fouché</w:t>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP4-D3, EJP SOIL. 2023, pp.43</w:t>
+              <w:t xml:space="preserve">WP4-D2, EJP Soil. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633875v1</w:t>
+                <w:t xml:space="preserve">hal-04633853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan of Action for Pillar Two of the Global Soil Partnership</w:t>
               </w:r>
@@ -19126,51 +19126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19432,57 +19432,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche protocole : L’érosion du sol par ruissellement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fiche protocole : Les facteurs influençant l’effet splash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cottard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19508,99 +19508,99 @@
                 <w:t xml:space="preserve">Jean-Yves Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Quincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.3</w:t>
+              <w:t xml:space="preserve">2012, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805254v1</w:t>
+                <w:t xml:space="preserve">hal-02811371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche protocole : Les facteurs influençant l’effet splash</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fiche protocole : L’érosion du sol par ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Algayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cottard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19626,69 +19626,69 @@
                 <w:t xml:space="preserve">Jean-Yves Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Quincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.2</w:t>
+              <w:t xml:space="preserve">2012, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811371v1</w:t>
+                <w:t xml:space="preserve">hal-02805254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19719,51 +19719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWASHES: Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19872,51 +19872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Razafison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20113,51 +20113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Kernaonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20236,51 +20236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Juré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20346,51 +20346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20511,51 +20511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31A281D1"/>
+    <w:nsid w:val="E1821DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20742,51 +20742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-darboux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2418-0427" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057743088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiou Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiang Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Zeng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenli Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangming Gu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117640" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642947v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Algayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar M. Schmaltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth L. Johannsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika T&#228;htikarhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo A. R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Cheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Wen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baorong Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104825" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene E.M. Baartman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Masselink" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bielders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.11.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-092948V1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02283237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Vannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duss&#233;aux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113933" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01611865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.09.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanchao Zeng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Man" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoshan An" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.05.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wainwright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4323" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimei Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14080948" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dalla Rosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Medeiros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Campanaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology4010003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pe&#241;uela" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Javaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3938" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Peng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Xie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M. Holden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology3030027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghong Dong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.07.047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.02.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatab Abdalla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.02.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijing Xue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2486-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12134" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66A15D5AC63CAAF393F67DDB4C6079A931E2E37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.03.052" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2014.01.0009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/ict061" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Shan An" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Cooper" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832013000200011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J.M. R&#246;mkens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.01.0010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3220" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LN57Q3V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.06.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chalon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2010.11.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710654v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.08.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Guo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibou Ba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.10.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M0JGN3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.03.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDJQSTJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaume Robin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fox" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00175.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTH26B4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6609" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GTG3H48-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666312v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6758" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661538v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00906.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B86GF4XR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Berolo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1346" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665333v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.12.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LH7RBSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hua Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.0311" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677348v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Li Zheng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merrill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tanaka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.1332" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gomez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001437" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.9200" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0341-8162(01)00164-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J274QZBT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.312" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DDJJWJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.313" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W6F04X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681184v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-hua Huang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0341-8162(01)00162-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RHX9FBN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337390v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791594v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594640v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698492v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352686v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292348v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chivenge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline J. Dalla Rosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750412v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807493v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fran&#231;ois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808043v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005061v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifang Li" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533838v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757609v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie Towers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Broll" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Duewel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343721v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750772v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814156v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mirzaei" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754890v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754566v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812038v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756648v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Robin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753882v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Kuhn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758185v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lebugle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820902v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750472v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuhn" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166489v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166488v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166490v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758796v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fischer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761261v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770813v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768775v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cros-Cayot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769626v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731144v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Bielders" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2016/session/20439" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731143v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Finger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353566.pptx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292347v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183247v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183737v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807860v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810579v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Broussaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Caillette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cottard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748702v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810406v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815567v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824321v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128551v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763146v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809948v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805627v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808838v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=20137" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803840v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3585-1_169" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824649v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189811v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822330v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1261-l-agronomie-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625855v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lorin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Shafey" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133742v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633853v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Johannsen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schmaltz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633875v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Callewaert" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Deproost" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Ebengo Okoto" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799772v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulfo Encina" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Eskandare" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizam Al-Hussainy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555562v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873820v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805254v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dupont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Quinc&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811371v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804975v4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant Garcia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807618v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809055v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028606v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Kernaonet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacourte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820881v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-darboux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2418-0427" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057743088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiou Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiang Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Zeng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenli Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangming Gu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117640" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar M. Schmaltz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth L. Johannsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika T&#228;htikarhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo A. R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107600" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Algayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baorong Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104825" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene E.M. Baartman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Masselink" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bielders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02283237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Vannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duss&#233;aux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113933" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.11.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-092948V1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01611865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.09.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanchao Zeng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Man" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoshan An" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.05.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wainwright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4323" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimei Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14080948" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dalla Rosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Medeiros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Campanaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology4010003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.02.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pe&#241;uela" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Javaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3938" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Peng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Zhu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Xie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M. Holden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.11.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology3030027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghong Dong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.07.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijing Xue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2486-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatab Abdalla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.02.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12134" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66A15D5AC63CAAF393F67DDB4C6079A931E2E37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.03.052" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2014.01.0009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/ict061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647678v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Shan An" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651167v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Cooper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832013000200011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J.M. R&#246;mkens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.01.0010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710654v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.08.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3220" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LN57Q3V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646103v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antoine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chalon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2010.11.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Guo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibou Ba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.10.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M0JGN3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.03.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDJQSTJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaume Robin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fox" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00175.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTH26B4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6609" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GTG3H48-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666312v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6758" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661538v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00906.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B86GF4XR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Berolo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1346" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665333v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.12.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LH7RBSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hua Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.0311" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677348v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Li Zheng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merrill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tanaka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.1332" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gomez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001437" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.9200" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0341-8162(01)00164-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J274QZBT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.312" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DDJJWJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.313" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W6F04X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681184v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-hua Huang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0341-8162(01)00162-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RHX9FBN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337390v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791594v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594640v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698492v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352686v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292348v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chivenge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline J. Dalla Rosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750412v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807493v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fran&#231;ois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808043v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie Towers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Broll" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Duewel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005061v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189810v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifang Li" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533838v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755708v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754844v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343721v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750772v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754890v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814156v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753415v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mirzaei" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754566v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812038v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756648v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Robin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753882v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Kuhn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758185v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lebugle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166490v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820902v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750472v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuhn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166489v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166488v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761261v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fischer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758796v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770813v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769626v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768775v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cros-Cayot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731144v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Bielders" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2016/session/20439" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731143v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Finger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353566.pptx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292347v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183247v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183737v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807860v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810579v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Broussaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Caillette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cottard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810406v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748702v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815567v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824321v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128551v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763146v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809948v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805627v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808838v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=20137" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803840v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3585-1_169" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824649v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189811v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822330v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1261-l-agronomie-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625855v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lorin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Shafey" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133742v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633875v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Callewaert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Deproost" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Ebengo Okoto" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633853v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Johannsen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schmaltz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799772v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulfo Encina" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Eskandare" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizam Al-Hussainy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555562v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873820v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811371v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dupont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Quinc&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805254v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804975v4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant Garcia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807618v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809055v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028606v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Kernaonet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacourte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820881v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>