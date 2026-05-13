--- v1 (2026-03-25)
+++ v2 (2026-05-13)
@@ -174,1855 +174,2100 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La discipline. Réflexions historiques autour d’un objet juridique insaisissable</w:t>
+                <w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill- Nijhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, International straits of the world, Nilufer Oral; Alexander Lott, 78-90-04-72140-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582178v1</w:t>
-[...521 lines deleted...]
-                <w:t xml:space="preserve">hal-04590493v1</w:t>
+                <w:t xml:space="preserve">halshs-05568280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regime of the Strait of Gibraltar. The paradoxical relevance of an ancient colonial dispute.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prolegomena to a Multidisciplinary Reflection on Straits in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Roche; Frédéric Davansant; Christophe Gibout; François H. Guiziou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Straits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRILL, In press</w:t>
+              <w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Brill, pp.1-10, 2026, Series: International Straits of the World, Volume: 20, 978-90-04-72140-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582157v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de la pêche, embryon colbertiste de la préoccupation environnementale (XVIème siècle - XXIème siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roche</w:t>
+                <w:t xml:space="preserve">The regime of the Strait of Gibraltar. The paradoxical relevance of an ancient colonial dispute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail et la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.63-75, 2021, Mélanges, 9782233009913</w:t>
+              <w:t xml:space="preserve">Straits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03470332v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les autorités de police administrative de l’eau. Perspectives contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+                <w:t xml:space="preserve">Le droit de la pêche, embryon colbertiste de la préoccupation environnementale (XVIème siècle - XXIème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mergey, Anthony; Mynard, Frantz. </w:t>
+              <w:t xml:space="preserve">Charbonneau, Alexandre; Fotinopoulou-Basurko, Olga; Mandin, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La police de l’eau. Réglementer les usages des eaux : un défi permanent</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-236, 2017, 979-10-91089-30-2</w:t>
+              <w:t xml:space="preserve">Le travail et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.63-75, 2021, Mélanges, 9782233009913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01477308v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03470332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les autorités de police administrative de l’eau. Perspectives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mergey, Anthony; Mynard, Frantz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La police de l’eau. Réglementer les usages des eaux : un défi permanent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Johanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-236, 2017, 979-10-91089-30-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouvelles routes maritimes artificielles : histoire des canaux interocéaniques et perspectives géopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DELFOUR, Odile; LEBOEUF, Cédric; PROUTIERE-MAULION, Gwenaële. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles routes maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, 2016, 978-2-233-00792-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La discipline. Réflexions historiques autour d’un objet juridique insaisissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Straits</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04582127v1</w:t>
+              <w:t xml:space="preserve">Discipline et indiscipline parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Université du Littoral Côte d'Opale (ULCO); DAVANSANT, Frédéric; THUMEREL, Isabelle; LOUIS, Agnès, Nov 2018, Boulogne Sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désobéissance militaire. Regards croisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LE JURY CRIMINEL (1791-2019). Histoire d’une institution controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La désobéissance militaire. Regards croisés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04581276v1</w:t>
+              <w:t xml:space="preserve">L’instauration des Cours criminelles en France, de l’expérimentation à la généralisation : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université; Droit et changement social (DCS), Apr 2024, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le consentement: de l'intime au politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Louis</w:t>
+                <w:t xml:space="preserve">La gestion des pêches sous l’ancien régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le consentement: de l'intime au politique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04508485v1</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française d’Ichtyologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Ichtyologie, May 2023, Boulogne sur mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discipline et indiscipline parlementaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La discipline des équipages torpillés lors de la Seconde Guerre Mondiale. Étude de l’ouvrage de Phil RICHARDS et John J. BANIGAN, How to abandon Ship (1942).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discipline et indiscipline parlementaires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04508492v1</w:t>
+              <w:t xml:space="preserve">Rentrée solennelle du Centre de Droit Maritime et Océanique de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NANTES UNIVERSITE; CDMO, Jan 2022, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La piraterie, de la mer au cyberespace</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les mutineries de la mer Noire (1919. Le théâtre punitif de Clemenceau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La piraterie, de la mer au cyberespace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire PO.TE.RE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CRISES - Université Paul Valéry Montpellier 3, Dec 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état d'urgence sanitaire : quelles conséquences pour les communes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Noisette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04598199v1</w:t>
+              <w:t xml:space="preserve">Table ronde : l’état d’urgence sanitaire : quelles conséquences pour les communes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Jules Verne de la Côte d'Opale, Oct 2020, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire de la Moustache des Avocats (Ambert, 1844)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AG Lions Club International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lions Club International (Boulogne-sur-Mer) - District 103 NORD, Mar 2018, Wimereux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès des mutins de la Mer Noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Les Littoerales, Nov 2018, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Straits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des institutions maritimes et littorales de la France des origines à nos jours</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Straits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désobéissance militaire. Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désobéissance militaire. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2024, collection « Colloques &amp; essais »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04582224v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement: de l'intime au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thumerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le consentement: de l'intime au politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2023, Colloques &amp; essais, 978-2-37032-391-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discipline et indiscipline parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thumerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discipline et indiscipline parlementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2020, Colloques &amp; essais, 978-2-37032-232-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piraterie, de la mer au cyberespace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La piraterie, de la mer au cyberespace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVI, Pedone, pp.273-594, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Huguenots de la Salamandre. Un exemple des poursuites engagées contre les protestants fugitifs pendant la Guerre de la Ligue d’Augsbourg.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04582108v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire des institutions maritimes et littorales de la France des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.180-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Huguenots de la Salamandre. Un exemple des poursuites engagées contre les protestants fugitifs pendant la Guerre de la Ligue d’Augsbourg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.137-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justice et criminalité maritime au dernier siècle de l’Ancien Régime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davansant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04590395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2090,51 +2335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F3C205"/>
+    <w:nsid w:val="16AD1F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2321,51 +2566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-davansant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0403-0744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221431152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116151594504005352502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Noisette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Mynard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Yoncourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thumerel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04590395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-davansant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0403-0744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221431152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116151594504005352502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Mynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Yoncourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Noisette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thumerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04590395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>