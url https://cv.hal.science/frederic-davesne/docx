--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1681,301 +1681,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957384v1</w:t>
+                <w:t xml:space="preserve">hal-00859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859240v1</w:t>
+                <w:t xml:space="preserve">hal-00339458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
+                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
@@ -1993,190 +1985,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00339458v1</w:t>
+                <w:t xml:space="preserve">hal-00344873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344873v1</w:t>
+                <w:t xml:space="preserve">hal-00957384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t>
               </w:r>
@@ -2614,321 +2614,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify distinguishability in robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+                <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Maaref</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Autonomous Systems (IAS-9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203676v1</w:t>
+                <w:t xml:space="preserve">hal-00339475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Quantify distinguishability in robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Autonomous Systems (IAS-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Tokyo, France. pp.425-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339475v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological characterization of mobile robot behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4157-4162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3148,64 +3148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using physics-like interaction law to perform active environment recognition in mobile robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,51 +4203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27795E35"/>
+    <w:nsid w:val="90375AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4434,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-davesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9100-7109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216168499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359090402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lufimpu-Luviya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.1999.791048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.813050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375023v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-davesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9100-7109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216168499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359090402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lufimpu-Luviya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.1999.791048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.813050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375023v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>