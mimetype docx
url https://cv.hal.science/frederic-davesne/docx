--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1806,168 +1806,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339458v1</w:t>
+                <w:t xml:space="preserve">hal-00957384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
+                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
@@ -1985,198 +1993,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344873v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957384v1</w:t>
+                <w:t xml:space="preserve">hal-00344873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t>
               </w:r>
@@ -2614,321 +2614,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Quantify distinguishability in robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Autonomous Systems (IAS-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Tokyo, France. pp.425-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339475v1</w:t>
+                <w:t xml:space="preserve">hal-00203676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify distinguishability in robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+                <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Maaref</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Autonomous Systems (IAS-9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203676v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological characterization of mobile robot behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4157-4162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3148,64 +3148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using physics-like interaction law to perform active environment recognition in mobile robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,51 +4203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90375AE1"/>
+    <w:nsid w:val="C872EFF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4434,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-davesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9100-7109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216168499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359090402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lufimpu-Luviya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.1999.791048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.813050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375023v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-davesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9100-7109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216168499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359090402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lufimpu-Luviya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.1999.791048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.813050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375023v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>