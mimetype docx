--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1352,51 +1352,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t>
+                <w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
@@ -1404,1021 +1404,1021 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laredj Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t>
+              <w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376597v1</w:t>
+                <w:t xml:space="preserve">hal-00344872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of Human Scale SPIDAR-G in the framework of Assistance to 3D interaction in a semi-immersive AR/VR platform.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JCVR 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.347--349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423405v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilization of Human Scale SPIDAR-G in the framework of Assistance to 3D interaction in a semi-immersive AR/VR platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laredj Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JCVR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.129--134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344872v1</w:t>
+                <w:t xml:space="preserve">hal-00423405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859240v1</w:t>
+                <w:t xml:space="preserve">hal-00339458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957384v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00339458v1</w:t>
+                <w:t xml:space="preserve">hal-00859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344873v1</w:t>
+                <w:t xml:space="preserve">hal-00957384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+                <w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.45--55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376543v1</w:t>
+                <w:t xml:space="preserve">hal-00339459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
+                <w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Singapour, Singapore. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1477862.1477891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339459v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t>
               </w:r>
@@ -2506,758 +2506,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the FOLLOW-ME technique for grabbing virtual objects in semi-immersive virtual environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+                <w:t xml:space="preserve">Topological characterization of mobile robot behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4157-4162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339476v1</w:t>
+                <w:t xml:space="preserve">hal-00203675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify distinguishability in robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+                <w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Maaref</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Autonomous Systems (IAS-9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203676v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
+                <w:t xml:space="preserve">Evaluation of the FOLLOW-ME technique for grabbing virtual objects in semi-immersive virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Laval, France. pp.85--94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339475v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological characterization of mobile robot behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantify distinguishability in robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Hazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Autonomous Systems (IAS-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Tokyo, France. pp.425-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00203675v1</w:t>
+                <w:t xml:space="preserve">hal-00203676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t>
+                <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t>
+              <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339477v1</w:t>
+                <w:t xml:space="preserve">hal-00339475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a tool that helps handling variability and remains compliant with falsifiability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using physics-like interaction law to perform active environment recognition in mobile robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Autonomous RObotic Systems (TAROS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.43--50</w:t>
+              <w:t xml:space="preserve">IEEE 17th IMACS World Congress Scientific Computation, Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342196v1</w:t>
+                <w:t xml:space="preserve">hal-00203677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using physics-like interaction law to perform active environment recognition in mobile robotics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proposal for a tool that helps handling variability and remains compliant with falsifiability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th IMACS World Congress Scientific Computation, Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Towards Autonomous RObotic Systems (TAROS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.43--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203677v1</w:t>
+                <w:t xml:space="preserve">hal-00342196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Reward as an emergent property of Physics-like interactions between neurons in an artificial neural network.</w:t>
               </w:r>
@@ -4203,51 +4203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C872EFF3"/>
+    <w:nsid w:val="FE1EB6F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4434,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-davesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9100-7109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216168499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359090402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lufimpu-Luviya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.1999.791048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.813050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375023v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-davesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9100-7109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216168499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359090402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lufimpu-Luviya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.1999.791048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.813050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375023v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>