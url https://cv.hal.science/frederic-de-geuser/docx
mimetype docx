--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -286,190 +286,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, http://ssrn.com/abstract=6409438</w:t>
+              <w:t xml:space="preserve">, 2026, http://ssrn.com/abstract=6409438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution(s) in atom probe tomography</w:t>
+                <w:t xml:space="preserve">Sulfidation of CoMoP catalysts: Genesis of the Mo multiscale organization from oxides to sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+                <w:t xml:space="preserve">Candice Cottrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+                <w:t xml:space="preserve">Severine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.e202401670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202401670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410426v1</w:t>
+                <w:t xml:space="preserve">hal-04934549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitate evolution and related strengthening during long term ageing of 2618A aluminium alloy</w:t>
               </w:r>
@@ -507,115 +520,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Heugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 296, pp.121264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput characterisation of the long-term ageing of an A357+1wt%Cu cast aluminium alloy using temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -637,517 +650,513 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Heugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfidation of CoMoP catalysts: Genesis of the Mo multiscale organization from oxides to sulfides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial resolution(s) in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Humbert</w:t>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
+                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Devers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202401670⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927609991267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934549v3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ageing on the high-temperature mechanical strength of the Al-4Mn-3Ni-2Cu-1Zr alloy produced by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Chéhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Robaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 948, pp.149372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2025.149372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous SAXS and APT investigation of core–shell precipitation in Al–Mg–Sc–Zr alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Amedeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mota Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 301, pp.121593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the high thermal ageing resistance of the 2219 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1192,13999 +1201,13999 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 256, pp.114373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Spinodal Decomposition to Investigate Diffusion Enhancement and Vacancy Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinren Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Kwiatkowski da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanlai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202412060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the reliability of small- and wide-angle X-ray scattering measurements of anisotropic precipitates in metallic alloys using sample rotation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precipitation kinetics of ferritic / martensitic oxide dispersion strengthened steels: influence of the matrix phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Heugue</w:t>
+                <w:t xml:space="preserve">Gabriel Spartacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576724009294⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.120328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781141v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography-assisted kinetic assessment of spinodal decomposition in an Al-12.5 at.%Zn alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinren Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Kwiatkowski da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 268, pp.119757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation kinetics of ferritic / martensitic oxide dispersion strengthened steels: influence of the matrix phase transformation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mouton</w:t>
+                <w:t xml:space="preserve">Improving the reliability of small- and wide-angle X-ray scattering measurements of anisotropic precipitates in metallic alloys using sample rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Sornin</w:t>
+                <w:t xml:space="preserve">Gilbert A Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Heugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (Part 6), pp.1800-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576724009294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781205v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the precipitation and transformation kinetics of precipitationhardening steel X5CrNiCuNb16-4 in a wide range of heating and cooling rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Milkereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rowolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipanwita Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randi Holmestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Bjørge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.102254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural design by combining nanograins and spinodal decomposition in a Fe-Cr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olha Nakonechna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaveh Edalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 252, pp.116247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly stable coherent nanoprecipitates via diffusion-dominated solute uptake and interstitial ordering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of a cluster identification method and a statistical approach for analyzing atom probe tomography data for GP zones in Al-Zn-Mg(-Cu) alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong Yang</w:t>
+                <w:t xml:space="preserve">Sohail Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Thronsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyu Zhang</w:t>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Marioara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-022-01420-0⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.ozad133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246192v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an Fe-Ni-Ti maraging steel tailor-made for laser additive manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The human factor: results of a small-angle scattering data analysis Round Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Barriobero-Vila</w:t>
+                <w:t xml:space="preserve">Brian R. Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanshu Bajaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+                <w:t xml:space="preserve">Glen J. Smales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Wilms</w:t>
+                <w:t xml:space="preserve">Andy S. Anker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel M. Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick L. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576723008324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246790v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cleavage fracture in ferritic stainless steels. Part I: Development and characterization of model microstructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageing response and strengthening mechanisms in a new Al-Mn-Ni-Cu-Zr alloy designed for laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Libert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Braccini</w:t>
+                <w:t xml:space="preserve">Marti Lopez Freixes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Josserond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Chéhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144534⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.119271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932265v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing response and strengthening mechanisms in a new Al-Mn-Ni-Cu-Zr alloy designed for laser powder bed fusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compared microstructure and properties of an AlZnMgCu alloy processed by high pressure sliding and high-pressure torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Josserond</w:t>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béchir Chéhab</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119271⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 942, pp.169060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763243v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Ageing and Drying Steps of a CoMoP/γ‐Al2O3 Catalyst onto the Multi‐Scale Molybdenum Active Phase Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Cottrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (6), pp.e202201432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202201432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a cluster identification method and a statistical approach for analyzing atom probe tomography data for GP zones in Al-Zn-Mg(-Cu) alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Calin Marioara</w:t>
+                <w:t xml:space="preserve">Ageing response and strengthening mechanisms in a new Al-Mn-Ni-Cu-Zr alloy designed for laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marti Lopez Freixes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Josserond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Chéhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad133⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.119271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378629v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human factor: results of a small-angle scattering data analysis Round Robin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly stable coherent nanoprecipitates via diffusion-dominated solute uptake and interstitial ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian R. Pauw</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederick L. Beyer</w:t>
+                <w:t xml:space="preserve">Jinyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576723008324⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (4), pp.434-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-022-01420-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246211v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared microstructure and properties of an AlZnMgCu alloy processed by high pressure sliding and high-pressure torsion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renou</w:t>
+                <w:t xml:space="preserve">Designing an Fe-Ni-Ti maraging steel tailor-made for laser additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Kürnsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Barriobero-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanshu Bajaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Wilms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169060⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.103647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969277v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing response and strengthening mechanisms in a new Al-Mn-Ni-Cu-Zr alloy designed for laser powder bed fusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béchir Chéhab</w:t>
+                <w:t xml:space="preserve">Study of cleavage fracture in ferritic stainless steels. Part I: Development and characterization of model microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119271⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.144534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246654v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making sustainable aluminum by recycling scrap: The science of “dirty” alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Eloi</w:t>
+                <w:t xml:space="preserve">Dierk Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+                <w:t xml:space="preserve">Dirk Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+                <w:t xml:space="preserve">Peter Uggowitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Roscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t>
+              <w:t xml:space="preserve">Progress in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2022.100947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863745v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sustainable aluminum by recycling scrap: The science of “dirty” alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Paolantonio</w:t>
+                <w:t xml:space="preserve">The impact of outgassing on the nano-oxides kinetics of ferritic oxide dispersion strengthened steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Spartacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2022.100947⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.104929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665697v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of outgassing on the nano-oxides kinetics of ferritic oxide dispersion strengthened steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Chemical and structural evolution of nano-oxides from mechanical alloying to consolidated ferritic oxide dispersion strengthened steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Spartacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104929⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233, pp.117992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246182v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03726514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and structural evolution of nano-oxides from mechanical alloying to consolidated ferritic oxide dispersion strengthened steel.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Sornin</w:t>
+                <w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117992⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 858, pp.144139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03726514v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the Spatial Performance of Atom Probe Tomography in the Analysis of Atomic Neighborhoods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+                <w:t xml:space="preserve">ASAXS study of the influence of sulfidation conditions and organic additives on sulfide slabs multiscale organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
+                <w:t xml:space="preserve">Elodie Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Li</w:t>
+                <w:t xml:space="preserve">Clément Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Legens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621012952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 395, pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388125v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique study of precipitation in the nearfusion boundary region of an aged narrow-gap dissimilar metal weld</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Yescas</w:t>
+                <w:t xml:space="preserve">Complex interactions between precipitation, grain growth and recrystallization in a severely deformed Al-Zn-Mg-Cu alloy and consequences on the mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101106⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 15, pp.101028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216542v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation of γ ″ in Inconel 718 alloy from microstructure to mechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of Fe-Cr unmixing using differential scanning calorimetry and small-angle scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101187⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.110934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366225v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the nature and morphology of coarse precipitation in various oxide dispersion strengthened steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Sornin</w:t>
+                <w:t xml:space="preserve">Influence of grinding and shot-peening on the near-surface microstructure of a maraging stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Le Nué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17, pp.101117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101117⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 20, pp.101220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306949v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of Fe-Cr unmixing using differential scanning calorimetry and small-angle scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-technique study of precipitation in the nearfusion boundary region of an aged narrow-gap dissimilar metal weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Akhatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Robaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yescas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110934⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163076v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grinding and shot-peening on the near-surface microstructure of a maraging stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precipitation of γ ″ in Inconel 718 alloy from microstructure to mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Le Nué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renou</w:t>
+                <w:t xml:space="preserve">Didier Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, pp.101220. </w:t>
+              <w:t xml:space="preserve">, 2021, 20, pp.101187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365401v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASAXS study of the influence of sulfidation conditions and organic additives on sulfide slabs multiscale organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Devers</w:t>
+                <w:t xml:space="preserve">Characterization of the nature and morphology of coarse precipitation in various oxide dispersion strengthened steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Spartacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lesage</w:t>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christele Legens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaitre</w:t>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.01.033⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.101117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163091v1</w:t>
+                <w:t xml:space="preserve">hal-03306949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex interactions between precipitation, grain growth and recrystallization in a severely deformed Al-Zn-Mg-Cu alloy and consequences on the mechanical behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model to unravel the beneficial contributions of trace Cu in wrought Al–Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101028⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.116734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141291v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to unravel the beneficial contributions of trace Cu in wrought Al–Mg alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+                <w:t xml:space="preserve">Reflections on the Spatial Performance of Atom Probe Tomography in the Analysis of Atomic Neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.W. Sinclair</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felipe F Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116734⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621012952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163089v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution during long time aging of 15–5PH stainless steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Grain boundary segregation and precipitation in an Al-Zn-Mg-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dierk Raabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032601004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02507477v1</w:t>
+                <w:t xml:space="preserve">hal-02990643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of strain rate sensitivity between up-and down-changes in 6000 series Aluminium alloys of varying Si content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.R. R Langille</w:t>
+                <w:t xml:space="preserve">Nano-oxide precipitation kinetics during the consolidation process of a ferritic oxide dispersion strengthened steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Spartacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. J. Diak</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139517⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940957v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-oxide precipitation kinetics during the consolidation process of a ferritic oxide dispersion strengthened steel.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Asymmetry of strain rate sensitivity between up-and down-changes in 6000 series Aluminium alloys of varying Si content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. R Langille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Diak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gangloff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiglionda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 788, pp.139517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941074v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary segregation and precipitation in an Al-Zn-Mg-Cu alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intermixing of Fe and Cu on the atomic scale by high-pressure torsion as revealed by DC-and AC-SQUID susceptometry and atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stückler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Krenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Kürnsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.210 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032601004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02990643v1</w:t>
+                <w:t xml:space="preserve">hal-02941083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermixing of Fe and Cu on the atomic scale by high-pressure torsion as revealed by DC-and AC-SQUID susceptometry and atom probe tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metrology of small particles and solute clusters by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 196, pp.210 - 219. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 188, pp.406-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02941083v1</w:t>
+                <w:t xml:space="preserve">hal-02491773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology of small particles and solute clusters by atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">17&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; International Conference on Aluminium Alloys – ICAA17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ehrström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Salloum-Abou-Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032600001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02491773v1</w:t>
+                <w:t xml:space="preserve">hal-04835229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; International Conference on Aluminium Alloys – ICAA17</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Macro and Micro mechanical in-situ characterization using synchrotron diffraction of Architectured micro-composite Duplex Stainless Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Naser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 793, pp.139852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032600001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04835229v1</w:t>
+                <w:t xml:space="preserve">hal-02940931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and Micro mechanical in-situ characterization using synchrotron diffraction of Architectured micro-composite Duplex Stainless Steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Correlation between TEM, SAXS and DSC to investigate the influence of SPD on precipitation mechanisms of an Al-Zn-Mg-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenji Horita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032608006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02940931v1</w:t>
+                <w:t xml:space="preserve">hal-02990638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between TEM, SAXS and DSC to investigate the influence of SPD on precipitation mechanisms of an Al-Zn-Mg-Cu alloy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay of Chemistry and Faceting at Grain Boundaries in a Model Al Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayong An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.106102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032608006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02990638v1</w:t>
+                <w:t xml:space="preserve">hal-02507468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Chemistry and Faceting at Grain Boundaries in a Model Al Alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural evolution during long time aging of 15–5PH stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.106102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02507468v1</w:t>
+                <w:t xml:space="preserve">hal-02507477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Non-Destructive in Situ Characterization of Metals with the French Collaborating Research Group D2AM/BM02 Beamline at the European Synchrotron Radiation Facility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+                <w:t xml:space="preserve">Benoit Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Guinebretière</w:t>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met9030352⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075016v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the ageing on precipitation spatial distribution in stationary shoulder friction stir welded AA2050 alloys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferritic and martensitic ODS steel resistance upset welding of fuel claddings: Weldability assessment and metallurgical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Le Gloannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 518, pp.326-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165720v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and mechanical behavior of ultrafine-grained aluminum-iron alloy stabilized by nanoscaled intermetallic particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaveh Edalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenji Horita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.89-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferritic and martensitic ODS steel resistance upset welding of fuel claddings: Weldability assessment and metallurgical effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
+                <w:t xml:space="preserve">In-Situ Characterization by High-Energy X-ray Diffraction of the Phase Transformations Leading to Transformation-Induced Plasticity-Aided Bainitic Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Quantum Beam Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/qubs3040025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090827v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ natural ageing of Al-Cu-(Mg) alloys: The effect of In and Sn on the very early stages of decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">Frank Lotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Deshayes</w:t>
+                <w:t xml:space="preserve">Danny Petschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joulié</w:t>
+                <w:t xml:space="preserve">Mohamed Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Sextl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.104-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269041v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Characterization by High-Energy X-ray Diffraction of the Phase Transformations Leading to Transformation-Induced Plasticity-Aided Bainitic Steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bridging Reciprocal and Direct Space by Using the Small-Angle Scattering Formalism for Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Beam Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/qubs3040025⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (S2), pp.294-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619002204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507593v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ natural ageing of Al-Cu-(Mg) alloys: The effect of In and Sn on the very early stages of decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Non-Destructive in Situ Characterization of Metals with the French Collaborating Research Group D2AM/BM02 Beamline at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert André Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Lotter</w:t>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Petschke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stephan Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elsayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Sextl</w:t>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.04.031⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met9030352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135538v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Reciprocal and Direct Space by Using the Small-Angle Scattering Formalism for Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+                <w:t xml:space="preserve">Effect of the ageing on precipitation spatial distribution in stationary shoulder friction stir welded AA2050 alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Avettand Fenoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927619002204⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Materials Characterization, 154, pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507594v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering kinetics during natural ageing of Al-Cu based alloys with (Mg, Li) additions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parameter free quantitative analysis of atom probe data by correlation functions: Application to the precipitation in Al-Zn-Mg-Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dierk Raabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 157, pp.186-195. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.106 - 110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763063v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster hardening in Al-3Mg triggered by small Cu additions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combinatorial approaches for the design of metallic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.050⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869035v2</w:t>
+                <w:t xml:space="preserve">hal-01901880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter free quantitative analysis of atom probe data by correlation functions: Application to the precipitation in Al-Zn-Mg-Cu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Segregation assisted grain boundary precipitation in a model Al-Zn-Mg-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Kwiatkowski da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Szczepaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.024⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.318 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807793v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial approaches for the design of metallic alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in the metallurgy of aluminum alloys. Part II: Age hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugo van Landeghem</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lepinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.688-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901880v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation assisted grain boundary precipitation in a model Al-Zn-Mg-Cu alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High throughput evaluation of the effect of Mg concentration on natural ageing of Al-Cu-Li-(Mg) alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.156-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832872v1</w:t>
+                <w:t xml:space="preserve">hal-01741542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the metallurgy of aluminum alloys. Part II: Age hardening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+                <w:t xml:space="preserve">Clustering kinetics during natural ageing of Al-Cu based alloys with (Mg, Li) additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosen Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Perez</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.012⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.186-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957349v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput evaluation of the effect of Mg concentration on natural ageing of Al-Cu-Li-(Mg) alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cluster hardening in Al-3Mg triggered by small Cu additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. T Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.03.024⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.12 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741542v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the strain dependence of dynamic precipitation in an Al-Zn-Mg-Cu alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Précipitation dans les alliages de structure -suivre les atomes pour construire des avions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W.J. Poole</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 424, pp.31-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611552v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Mg, Ag and Zn minor solute additions on the precipitation kinetics and strengthening of an Al-Cu-Li alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 133, pp.172 - 185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the Projection of Ions in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (02), pp.238 - 246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927616012721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précipitation dans les alliages de structure -suivre les atomes pour construire des avions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An investigation of the strain dependence of dynamic precipitation in an Al-Zn-Mg-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Poole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.120 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.04.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824668v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Mg and Li content on the microstructure evolution of Al Cu Li alloys during long-term ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Davo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.32-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined characterization of clusters in naturally aged Al–Cu–(Li, Mg) alloys using small-angle neutron and X-ray scattering and atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (6), pp.1725-1734. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576717014443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructural parameters on the mechanical properties of oxide dispersion strengthened Fe-14Cr steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.165 - 177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of consolidation methods on the recrystallization kinetics of a Fe–14Cr based ODS steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 472, pp.143-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial approach for studying the effect of Mg concentration on precipitation in an Al–Cu–Li alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Robaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of minor solute additions on the precipitation path of an AlCuLi alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115, pp.104-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When do oxide precipitates form during consolidation of oxide dispersion strengthened steels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sornin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 482, pp.83 - 87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct comparison of Fe-Cr unmixing characterization by atom probe tomography and small angle scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, pp.61 - 67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the microstructure of a 15-5PH martensitic stainless steel during precipitation hardening heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.416-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.06.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure distribution in an AA2050 T34 friction stir weld and its evolution during post-welding heat treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In situ characterization of β'' precipitation in an Al-Mg-Si alloy by anisotropic small-angle neutron scattering on a single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sin Ting Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Deschamps</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Banhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (2), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576715002770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263533v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Chemical composition of nano-phases studied by anomalous small-angle X-ray: Application to oxide nano-particles in ODS steels” [Mater. Charact. 87 (2013) pp. 138–142]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of oxide volume fraction on abnormal growth of nanostructured ferritic steels during non-isothermal treatments: An in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Morfin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legendre</w:t>
+                <w:t xml:space="preserve">Nicolas Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Borbély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (1), pp.124-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211356v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput in-situ characterization and modelling of precipitation kinetics in compositionally graded alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.R. Hutchinson</w:t>
+                <w:t xml:space="preserve">Impact of grain microstructure on the heterogeneity of precipitation strengthening in an Al–Li–Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.061⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 627, pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.12.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157532v2</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grain microstructure on the heterogeneity of precipitation strengthening in an Al–Li–Cu alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Robaut</w:t>
+                <w:t xml:space="preserve">High-throughput in-situ characterization and modelling of precipitation kinetics in compositionally graded alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Styles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.12.073⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213180v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of β'' precipitation in an Al-Mg-Si alloy by anisotropic small-angle neutron scattering on a single crystal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Size distribution and volume fraction of T1 phase precipitates from TEM images: Direct measurements and related correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576715002770⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211324v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oxide volume fraction on abnormal growth of nanostructured ferritic steels during non-isothermal treatments: An in situ study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Chemical composition of nano-phases studied by anomalous small-angle X-ray: Application to oxide nano-particles in ODS steels” [Mater. Charact. 87 (2013) pp. 138–142]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sallez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dadé</w:t>
+                <w:t xml:space="preserve">Myriam Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Borbély</w:t>
+                <w:t xml:space="preserve">Lorelei Commin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Béchade</w:t>
+                <w:t xml:space="preserve">Isabelle Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.221-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218295v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution and volume fraction of T1 phase precipitates from TEM images: Direct measurements and related correction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
+                <w:t xml:space="preserve">Microstructure distribution in an AA2050 T34 friction stir weld and its evolution during post-welding heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264142v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurements of dynamic precipitation during fatigue of an Al–Zn–Mg–(Cu) alloy using small-angle X-ray scattering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical composition of nano-phases studied by anomalous small-angle X-ray scattering: Application to oxide nano-particles in ODS steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Commin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Degeuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.04.027⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.138-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2013.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138240v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of artificial ageing on the corrosion behaviour of a 2050 aluminium-copper-lithium alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Proton</w:t>
+                <w:t xml:space="preserve">Precipitation kinetics in a severely plastically deformed 7075 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Alexis</w:t>
+                <w:t xml:space="preserve">Z. Horita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delfosse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80, pp.494-502. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.105-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.11.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00963754v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microstructure, strength, and fracture in an Al-Zn-Mg electron beam weld: Part I: microstructure characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural evolution during ageing of Al-Cu-Li-x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Araullo-Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Puydt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Cairney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-014-2566-9⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122459v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative description of the T-1 formation kinetics in an Al-Cu-Li alloy using differential scanning calorimetry, small-angle X-ray scattering and transmission electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between microstructure, strength, and fracture in an Al-Zn-Mg electron beam weld: Part I: microstructure characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Puydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dorin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2013.878047⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.6129-6140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-014-2566-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053233v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of nano-phases studied by anomalous small-angle X-ray scattering: Application to oxide nano-particles in ODS steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Morfin</w:t>
+                <w:t xml:space="preserve">Quantitative description of the T-1 formation kinetics in an Al-Cu-Li alloy using differential scanning calorimetry, small-angle X-ray scattering and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Degeuser</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.138-142. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (10), pp.1012-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2013.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2013.878047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01138226v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation kinetics in a severely plastically deformed 7075 aluminium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Quantitative measurements of dynamic precipitation during fatigue of an Al–Zn–Mg–(Cu) alloy using small-angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 66, pp.105-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.11.071⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 74, pp.96-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963756v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution during ageing of Al-Cu-Li-x alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of artificial ageing on the corrosion behaviour of a 2050 aluminium-copper-lithium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Proton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Araullo-Peters</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.199-208. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.494-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963755v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening mechanisms of T-1 precipitates and their influence on the plasticity of an Al-Cu-Li alloy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 605, pp.119-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and modelling of the microstructure/strength relationship by tailoring the morphological parameters of the T-1 phase in an Al-Cu-Li alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.134-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure mapping of a friction stir welded AA2050 Al-Li-Cu in the T8 state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (13), pp.1451-1462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2014.887862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Microstructure, Strength, and Fracture in an Al-Zn-Mg Electron Beam Weld: Part II: Mechanical Characterization and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Puydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (13), pp.6141-6152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-014-2567-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of precipitation on plastic deformation of Al-Cu-Li alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">The influence of Cu/Li ratio on precipitation in Al-Cu-Li-x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decreus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61 (11), pp.4010-4021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.03.015⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 61 (6), pp.2207-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850208v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Natural Ageing and Deformation on Precipitation in an Al-Cu-Li Alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Atom probe tomography spatial reconstruction: Status and directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Sigli</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201300098⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00933880v1</w:t>
+                <w:t xml:space="preserve">hal-00935033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Characterization of Precipitate Microstructures in Metallic Alloys Using Small-Angle Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Influence of Natural Ageing and Deformation on Precipitation in an Al-Cu-Li Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decreus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-012-1435-7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (11), pp.1082-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201300098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933883v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Cu/Li ratio on precipitation in Al-Cu-Li-x alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Quantitative Characterization of Precipitate Microstructures in Metallic Alloys Using Small-Angle Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.12.041⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44A (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-012-1435-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00838965v1</w:t>
+                <w:t xml:space="preserve">hal-00933883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography spatial reconstruction: Status and directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Gault</w:t>
+                <w:t xml:space="preserve">The influence of precipitation on plastic deformation of Al-Cu-Li alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decreus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Geiser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">M. Weyland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (5), pp.236-247. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.4010-4021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935033v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe microscopy investigation of Mg site occupancy within delta ' precipitates in an Al-Mg-Li alloy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Precipitate characterisation in metallic systems by small-angle X-ray or neutron scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp.246-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.02.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00728142v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of Precipitation Kinetics in a Fe-Si-Ti Alloy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modelling assessment of precipitation kinetics in an Al-Li-Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">T. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bouaziz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Danoix</w:t>
+                <w:t xml:space="preserve">F. De geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-012-1337-8⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.1917-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805032v1</w:t>
+                <w:t xml:space="preserve">hal-00728089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling assessment of precipitation kinetics in an Al-Li-Mg alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">A new method for evaluating the size of plate-like precipitates by small-angle scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.1208-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0021889812039891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728089v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for evaluating the size of plate-like precipitates by small-angle scattering.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. de Geuser</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling of Precipitation Kinetics in a Fe-Si-Ti Alloy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.1208-1218. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43A (13), pp.4999-5008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s0021889812039891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-012-1337-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781295v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitate characterisation in metallic systems by small-angle X-ray or neutron scattering.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Atom probe microscopy investigation of Mg site occupancy within delta ' precipitates in an Al-Mg-Li alloy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.Y. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.12.008⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (11), pp.903-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728096v1</w:t>
+                <w:t xml:space="preserve">hal-00728142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitations sequences in two Al-Li-Cu alloys.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">On the validity of simple precipitate size measurements by small-angle scattering in metallic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889811003049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693784v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the reconstruction of atom probe tomography data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy characterisation of precipitation in an Al-Cu-Li-Mg-Ag alloy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Gabble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of simple precipitate size measurements by small-angle scattering in metallic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precipitation Sequences in Two Al-Li-Cu Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Decreus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. de Geuser</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889811003049⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172-174, pp.267-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591218v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Sequences in Two Al-Li-Cu Alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sigli</w:t>
+                <w:t xml:space="preserve">Determination of Matrix Composition Based on Solute-Solute Nearest-Neighbor Distances in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.267⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (3), pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.20899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344377v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Matrix Composition Based on Solute-Solute Nearest-Neighbor Distances in Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">In situ evaluation of the microstructure evolution during rapid hardening of an Al-2.5Cu-1.5Mg (wt.%) alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Bastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.20899⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (8), pp.2918-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633947v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature precipitation kinetics of niobium nitride platelets in Fe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Atomic structure of T(1) precipitates in Al-Li-Cu alloys revisited with HAADF-STEM imaging and small-angle X-ray scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Leitner</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2011.03.110⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (2), pp.462-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640147v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ evaluation of the microstructure evolution during rapid hardening of an Al-2.5Cu-1.5Mg (wt.%) alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Low temperature precipitation kinetics of niobium nitride platelets in Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.01.027⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (14), pp.2265-2268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2011.03.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639968v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of T(1) precipitates in Al-Li-Cu alloys revisited with HAADF-STEM imaging and small-angle X-ray scattering.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Precipitations sequences in two Al-Li-Cu alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decreus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172-174, pp.267-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639016v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALPHAD based kinetic Monte-Carlo simulation of clustering in binary Al-Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Gable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry C Muddle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (2), pp.327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2010.519354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the microstructure of a friction-stir welded (FSW) Al-Li-Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 247, pp.012-034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/247/1/012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Resolution in Atom Probe Tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (01), pp.99-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927609991267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction in atom probe microscopy: past, present... Future?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moody</w:t>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. de Geuser</w:t>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Geiser</w:t>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15, pp.10-11. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927609092988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457536v1</w:t>
+                <w:t xml:space="preserve">hal-00457542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Tomographic reconstruction in atom probe microscopy: past, present... Future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.10-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927609092988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00457542v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the calibration of atom probe tomographic reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tsafnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105, pp.034913-9. </w:t>
@@ -15222,103 +15231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the spatial resolution in atome probe microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haley L.T. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Ringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.034103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15352,64 +15361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Reconstruction Parameters for Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15486,90 +15495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated field evaporation as seen by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 601 (2), pp.536 - 543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15603,90 +15612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15737,90 +15746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15883,90 +15892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16029,51 +16038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of an oxide layer by femtosecond-laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16159,64 +16168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe study of solute atoms clustering during natural ageing and pre-ageing of an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16257,260 +16266,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Fourier transform and autocorrelation to cluster identification in the three-dimensional atom probe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">From IN3 to IN24: a design study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01413.x⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 350 (1-3), pp.E695-E697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2004.03.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928905v1</w:t>
+                <w:t xml:space="preserve">hal-02320485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From IN3 to IN24: a design study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Rival</w:t>
+                <w:t xml:space="preserve">Application of Fourier transform and autocorrelation to cluster identification in the three-dimensional atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 216 (3), pp.234--240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01413.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2004.03.186⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02320485v1</w:t>
+                <w:t xml:space="preserve">hal-01928905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (121)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16522,277 +16531,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic precipitation of 7XXX aluminium alloys at room temperature</w:t>
+                <w:t xml:space="preserve">Précipitation dynamique à température ambiante dans les alliages d'aluminium 7XXX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bouayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crowin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid State Phase Transformations (PTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">La métallurgie quel avenir !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568935v1</w:t>
+                <w:t xml:space="preserve">hal-05568984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précipitation dynamique à température ambiante dans les alliages d'aluminium 7XXX</w:t>
+                <w:t xml:space="preserve">Dynamic precipitation of 7XXX aluminium alloys at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bouayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crowin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie quel avenir !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solid State Phase Transformations (PTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568984v1</w:t>
+                <w:t xml:space="preserve">hal-05568935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the competition between dynamic precipitation and dynamic dissolution in Aluminium alloys</w:t>
               </w:r>
@@ -16830,51 +16839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Phase Transformations (PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Delft, Netherlands</w:t>
@@ -16955,51 +16964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métallurgie quel avenir !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
@@ -17022,1037 +17031,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des rayons X aux petits angles (SAXS) pour cartographier les trajectoires de précipitation dans les alliages de structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+                <w:t xml:space="preserve">Precipitation Evolution during Long-Time Ageing in 2xxx Alloys: A High-Throughput Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Heugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Grands Instruments" de la fédération FERMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Thiais, France</w:t>
+              <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843299v1</w:t>
+                <w:t xml:space="preserve">hal-04843211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necking and Fracture Strain Measurements in Plane Strain Tension to Understand the Effect of Impurities on 6XXX Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guérin</w:t>
+                <w:t xml:space="preserve">Competition between Dynamic Precipitation and Dynamic Dissolution in 7xxx Alloys Studied by in Situ SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crowin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843207v1</w:t>
+                <w:t xml:space="preserve">hal-04843203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Evolution during Long-Time Ageing in 2xxx Alloys: A High-Throughput Methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Heugue</w:t>
+                <w:t xml:space="preserve">Development of Microstructurally Graded Samples in 7xxx Alloys for High Throughput Precipitate Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julier Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843211v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between Dynamic Precipitation and Dynamic Dissolution in 7xxx Alloys Studied by in Situ SAXS</w:t>
+                <w:t xml:space="preserve">Competition between dynamic precipitation and dynamic dissolution in 7xxx alloys studied by in situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crowin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Aluminium alloys (ICAA 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843203v1</w:t>
+                <w:t xml:space="preserve">hal-05568958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Microstructurally Graded Samples in 7xxx Alloys for High Throughput Precipitate Characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+                <w:t xml:space="preserve">Diffusion des rayons X aux petits angles (SAXS) pour cartographier les trajectoires de précipitation dans les alliages de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t>
+              <w:t xml:space="preserve">Journée thématique "Grands Instruments" de la fédération FERMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843209v1</w:t>
+                <w:t xml:space="preserve">hal-04843299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between dynamic precipitation and dynamic dissolution in 7xxx alloys studied by in situ SAXS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Després</w:t>
+                <w:t xml:space="preserve">Necking and Fracture Strain Measurements in Plane Strain Tension to Understand the Effect of Impurities on 6XXX Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aluminium alloys (ICAA 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Atlanta (GA), United States</w:t>
+              <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568958v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of higher Fe and Mn contents on 6XXX alloys for the automotive industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guérin</w:t>
+                <w:t xml:space="preserve">In situ small-angle X-ray scattering study of the precipitation kinetics during plastic deformation at room temperature of an Al-Zn-Mg-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crowin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516115v1</w:t>
+                <w:t xml:space="preserve">hal-05568951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ small-angle X-ray scattering study of the precipitation kinetics during plastic deformation at room temperature of an Al-Zn-Mg-Cu alloy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ON THE OXYGEN ORDERING MECHANISMS IN DILUTE TI-ZR-O SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Talla Noutack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">TITANIUM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Edinburgh, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568951v1</w:t>
+                <w:t xml:space="preserve">hal-04843202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE OXYGEN ORDERING MECHANISMS IN DILUTE TI-ZR-O SYSTEMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Talla Noutack</w:t>
+                <w:t xml:space="preserve">Impact of higher Fe and Mn contents on 6XXX alloys for the automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TITANIUM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Edinburgh, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843202v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput characterisation of the evolution of precipitation hardening during overageing in aluminium alloys</w:t>
               </w:r>
@@ -18153,484 +18162,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Oxygen-rich Alpha Titanium Alloys for Structural Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition-dependent precipitation in Mg/Si graded 6xxx aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Guillou</w:t>
+                <w:t xml:space="preserve">Justine Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Anaheim, CA, USA, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Aluminium Alloys (ICAA18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843212v1</w:t>
+                <w:t xml:space="preserve">hal-04752487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Studies of Precipitate Microstructures in Aluminium Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Techeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Babaniaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA18: 18th International Conference on Aluminum Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-dependent precipitation in Mg/Si graded 6xxx aluminium alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Taurines</w:t>
+                <w:t xml:space="preserve">New Insights into Oxygen-rich Alpha Titanium Alloys for Structural Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Boulnat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Aluminium Alloys (ICAA18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">TMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Anaheim, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752487v1</w:t>
+                <w:t xml:space="preserve">hal-04843212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Oxides Precipitation Kinetics of Ferritic and Ferritic / Martensitic Oxide Dispersion Strengthened Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Spartacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Nuclear Energy for New Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bled, Slovenia</w:t>
@@ -18653,4334 +18662,4334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation and Precipitation at Grain Boundaries in a Model Al-Zn-Mg-Cu Alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">HEXRD and SAXS to Unveil the Dynamics of Phase Transformation in Steels: From Carbide-Free Bainite To Mapping of Compositionally Graded Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA17 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TMS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158344v1</w:t>
+                <w:t xml:space="preserve">hal-03158330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Spatial Resolution in Atom Probe Tomography: Impact on Precipitation Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of Minor Alloying Elements (Ag, Mg, Zn) and Temperature on Natural Ageing Kinetics of Al-Cu-Li Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA17 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158331v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Chemistry and Faceting at Grain Boundaries in an Al-Alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precipitation Kinetics and Chemistry Evolution of Oxide Dispersion Strengthened Steels throughout Their Consolidation Process Evaluated by In-Situ Anomalous Small-Angle X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Spartacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158342v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pre- or Post-Ageing on Microstructure and Mechanical Properties of Stationary Shoulder Friction Stir Welded AA2050 Alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Taillard</w:t>
+                <w:t xml:space="preserve">Precipitation trajectories in structural alloys mapped by small−angle X−ray scattering (SAXS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA17 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Engineering Alloys Seminar at Imperial College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158328v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Atom-Probe Tomography and Synchrotron Methods to Investigate In-Situ Precipitation in AM-Produced Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Strain Age Hardening in Al-Mg and Al-Mg-Cu Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jaegle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chad Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">ICAA17 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158337v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Composition and Pre-Ageing on the Mechanical Properties in Naturally Aged AA6xxx Series Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Atom-Probe Tomography and Synchrotron Methods to Investigate In-Situ Precipitation in AM-Produced Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jaegle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kürnsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barriobero-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Langille</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">M. Wilms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA17 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TMS conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158338v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of an Al-Alloy for Powder-Bed Laser AM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+                <w:t xml:space="preserve">Influence of Composition and Pre-Ageing on the Mechanical Properties in Naturally Aged AA6xxx Series Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Langille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Diak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Guiglionda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA17 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158334v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEXRD and SAXS to Unveil the Dynamics of Phase Transformation in Steels: From Carbide-Free Bainite To Mapping of Compositionally Graded Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of an Al-Alloy for Powder-Bed Laser AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.E. Benrabah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">ICAA17 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158330v1</w:t>
+                <w:t xml:space="preserve">hal-03158334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Minor Alloying Elements (Ag, Mg, Zn) and Temperature on Natural Ageing Kinetics of Al-Cu-Li Alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+                <w:t xml:space="preserve">Kinetics of Precipitation in Metallic Alloys by Small Angle Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA17 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">#TheLightStuff Online Lectures on Scattering and Diffraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, BAM, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158329v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Kinetics and Chemistry Evolution of Oxide Dispersion Strengthened Steels throughout Their Consolidation Process Evaluated by In-Situ Anomalous Small-Angle X-Ray Scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Severe Plastic Deformation on Age Hardenable Aluminum Alloy: Mechanical and Precipitation Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">ICAA17 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158340v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation trajectories in structural alloys mapped by small−angle X−ray scattering (SAXS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+                <w:t xml:space="preserve">Segregation and Precipitation at Grain Boundaries in a Model Al-Zn-Mg-Cu Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dierk Raabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Alloys Seminar at Imperial College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICAA17 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843436v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Strain Age Hardening in Al-Mg and Al-Mg-Cu Alloys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay of Chemistry and Faceting at Grain Boundaries in an Al-Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA17 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TMS conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158339v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Precipitation in Metallic Alloys by Small Angle Scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+                <w:t xml:space="preserve">Effective Spatial Resolution in Atom Probe Tomography: Impact on Precipitation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#TheLightStuff Online Lectures on Scattering and Diffraction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, BAM, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICAA17 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843205v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Plastic Deformation on Age Hardenable Aluminum Alloy: Mechanical and Precipitation Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Effect of Pre- or Post-Ageing on Microstructure and Mechanical Properties of Stationary Shoulder Friction Stir Welded AA2050 Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA17 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158333v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of Cu and Clustering on Strain Hardening and Strain Rate Sensitivity of Al-Mg-Si-Cu Alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Precipitation kinetics of oxide dispersion strengthened steels for their application as cladding material in Gen. IV power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Spartacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Meddeb</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, San Antonio, Tx, United States</w:t>
+              <w:t xml:space="preserve">ICAPP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075282v1</w:t>
+                <w:t xml:space="preserve">hal-02135602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASAXS Study of the Influence of Industrial Sulfidation Conditions and of Organic Additives on Sulfide Slabs Distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In-Situ Characterization of Microstructure Evolution during the Partitioning Step of TRIP-Assisted Bainitic Ferrite (TBF) Steel: Influence of Microalloying Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Catalysis by Sulfides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cabourg, France</w:t>
+              <w:t xml:space="preserve">TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Antonio, TX, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158336v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation kinetics of oxide dispersion strengthened steels for their application as cladding material in Gen. IV power plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Grain Refinement by HPS and HPT in a 7449 Aluminum Alloy: Impact on Mechanical Behavior and Precipitation Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mouton</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">The Sixth International Symposium "BULK NANOMATERIALS: from fundamentals to innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ufa, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135602v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Characterization of Microstructure Evolution during the Partitioning Step of TRIP-Assisted Bainitic Ferrite (TBF) Steel: Influence of Microalloying Addition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ASAXS Study of the Influence of Industrial Sulfidation Conditions and of Organic Additives on Sulfide Slabs Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Legens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, San Antonio, TX, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Catalysis by Sulfides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158341v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Refinement by HPS and HPT in a 7449 Aluminum Alloy: Impact on Mechanical Behavior and Precipitation Sequence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Segregation Assisted Grain Boundary Precipitation in a Model Al-Zn-Mg-Cu Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Renou</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kwiatkowski Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szczepaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Symposium "BULK NANOMATERIALS: from fundamentals to innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ufa, Russia</w:t>
+              <w:t xml:space="preserve">LightMAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Manchester, UK, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158332v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation Assisted Grain Boundary Precipitation in a Model Al-Zn-Mg-Cu Alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kampmann-Wagner Numerical Model of Particle Distribution in AA7075-T6 Friction Stir Weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gopkalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LightMAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Manchester, UK, Unknown Region</w:t>
+              <w:t xml:space="preserve">Canadian Materials Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158343v1</w:t>
+                <w:t xml:space="preserve">hal-03158335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kampmann-Wagner Numerical Model of Particle Distribution in AA7075-T6 Friction Stir Weld</w:t>
+                <w:t xml:space="preserve">Understanding the Role of Cu and Clustering on Strain Hardening and Strain Rate Sensitivity of Al-Mg-Si-Cu Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gopkalo</w:t>
+                <w:t xml:space="preserve">M. Langille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Diak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiglionda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Diak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sami Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Materials Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Antonio, Tx, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158335v1</w:t>
+                <w:t xml:space="preserve">hal-02075282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of scandium addition on precipitation in an Al-4Cu alloy</w:t>
+                <w:t xml:space="preserve">Influence of thermally induced grain growth on the precipitation kinetics and on the mechanical properties on an ultra-fine grain 7449 AA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rouxel</w:t>
+                <w:t xml:space="preserve">A. Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lamb</w:t>
+                <w:t xml:space="preserve">X. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Langan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">K. Edalati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838866v1</w:t>
+                <w:t xml:space="preserve">hal-01838865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring precipitation in Al alloys by Atom Probe Tomography: a statistical methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Understanding the role of Cu on the work-hardening and strain-rate sensitivity of 6xxx alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Gault</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiglionda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05864-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838868v1</w:t>
+                <w:t xml:space="preserve">hal-01838867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated calibration of Atom Probe reconstructions using a GPU based Fourier analysis in a Python workbench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Katnagallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Katnagallu</w:t>
+                <w:t xml:space="preserve">G. Di Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Di Bernardo</w:t>
+                <w:t xml:space="preserve">L. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stephenson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Rampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atom-Probe Tomography &amp; Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Washington, DC, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the precipitation kinetics in compositional space: a combinatorial approach to microstructure characterization”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgy and Materials processing symposium, ESRF User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation kinetics analysis of oxide dispersion strengthened steels for their application as cladding material in Gen.IV power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spartacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Advannces in Nuclear Power Plants (ICAPP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation in metallic alloys by small-angle scattering: from microstructure mapping to combinatorial metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Small-Angle Scattering (SAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Traverse City, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermally induced grain growth on the precipitation kinetics and on the mechanical properties on an ultra-fine grain 7449 AA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring precipitation in Al alloys by Atom Probe Tomography: a statistical methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duchaussoy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Raabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838865v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of Cu on the work-hardening and strain-rate sensitivity of 6xxx alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Precipitation Kinetics and Strengthening: Beyond the Textbook Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Guiglionda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Phoenix, AZ, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838867v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Kinetics and Strengthening: Beyond the Textbook Description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Innovative way to measure dynamic precipitation in AA7XXX using ex-situ Small-Angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. de Geuser</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Poole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Phoenix, AZ, USA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838861v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative way to measure dynamic precipitation in AA7XXX using ex-situ Small-Angle X-ray scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Progress in the physical metallurgy of Al-Cu-Li based alloys: a fertile 10-year academia-industry collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W.J. Poole</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838870v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the physical metallurgy of Al-Cu-Li based alloys: a fertile 10-year academia-industry collaboration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Impact of scandium addition on precipitation in an Al-4Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Langan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838869v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine Grain Structure and Thermal Stability of Al-Fe Alloys Processed by Severe Plastic Deformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Small Angle Scattering, Atom Probe Tomography and Differential Calorimetry for a Better Characterization of Solid Solution Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Diego, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838874v1</w:t>
+                <w:t xml:space="preserve">hal-01838872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Field Ion Microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Caractérisation à haut débit des microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ANF CNRS Conception d'alliages métalliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838871v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation à haut débit des microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Revisiting Field Ion Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Katnagallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANF CNRS Conception d'alliages métalliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838876v1</w:t>
+                <w:t xml:space="preserve">hal-01838871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Small Angle Scattering, Atom Probe Tomography and Differential Calorimetry for a Better Characterization of Solid Solution Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Precipitation Kinetics: Quantitative In-situ Characterization Using Small-angle Scattering Helps Establish Models Validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Gault</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Styles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Diego, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838872v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Kinetics: Quantitative In-situ Characterization Using Small-angle Scattering Helps Establish Models Validity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Clustering and Precipitation in Al-Cu-Li Alloys: Influence of Minor Solute Additions on the Competition between Kinetic Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Hutchinson</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gumbmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Diego, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838873v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and Precipitation in Al-Cu-Li Alloys: Influence of Minor Solute Additions on the Competition between Kinetic Paths</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafine Grain Structure and Thermal Stability of Al-Fe Alloys Processed by Severe Plastic Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Edalati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Diego, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838875v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation dans des alliages aéronautiques par diffusion centrale : des cinétiques aux cartographies de microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La métallurgie, quel avenir !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23005,64 +23014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersaturation and Decay: The Life of Vacancies during Precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nashville, TN, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23087,64 +23096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Approach for Precipitation Strengthening Alloy Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nashville, TN, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23163,1798 +23172,1798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separation during Long Term Aging of a Complex Stainless Steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Advanced Small-angle X-ray Scattering for Quantifying Complex Precipitation Kinetic Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838886v1</w:t>
+                <w:t xml:space="preserve">hal-01838880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Study of Precipitation Kinetics in Cu-Co Composition Gradients: Time and Space Resolved SAXS Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Spinodal Decomposition during Ageing of a Precipitation Hardened Martensitic Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, FL, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838881v1</w:t>
+                <w:t xml:space="preserve">hal-01838882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and Composition Resolved Precipitation Characterization and Modelling in (Cu) - (Cu-2%Co) Diffusion Couples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">APT data mining : statistical characterization of the decomposition of solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">7th School on Atom Probe Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838888v1</w:t>
+                <w:t xml:space="preserve">hal-01838887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Small-angle X-ray Scattering for Quantifying Complex Precipitation Kinetic Pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Combinatorial Study of Precipitation Kinetics in Cu-Co Composition Gradients: Time and Space Resolved SAXS Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orlando, FL, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838880v1</w:t>
+                <w:t xml:space="preserve">hal-01838881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Spinodal Decomposition during Ageing of a Precipitation Hardened Martensitic Stainless Steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Time and Composition Resolved Precipitation Characterization and Modelling in (Cu) - (Cu-2%Co) Diffusion Couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Styles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Orlando, FL, USA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838882v1</w:t>
+                <w:t xml:space="preserve">hal-01838888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APT data mining : statistical characterization of the decomposition of solid solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Understanding the strengthening of Al-Li-Cu alloys by tailoring their precipitate microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gumbmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th School on Atom Probe Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">EUROMAT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838887v1</w:t>
+                <w:t xml:space="preserve">hal-01838885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the strengthening of Al-Li-Cu alloys by tailoring their precipitate microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Solute Clustering in Multi-constituent Aluminum Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838885v1</w:t>
+                <w:t xml:space="preserve">hal-01838884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Solute Clustering in Multi-constituent Aluminum Alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Combinatorial Approach to Investigate the Influence of Minor Alloying Elements in AlCuLi Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gumbmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838884v1</w:t>
+                <w:t xml:space="preserve">hal-01838889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Approach to Investigate the Influence of Minor Alloying Elements in AlCuLi Alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Phase Separation during Long Term Aging of a Complex Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838889v1</w:t>
+                <w:t xml:space="preserve">hal-01838886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of atom probe, small angle scattering and differential scanning calorimetry for the study of precipitation in aluminium alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Monitoring of precipitation in severely plastically deformed Aluminum alloys using in-situ small-angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, CA, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838893v1</w:t>
+                <w:t xml:space="preserve">hal-01838892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation kinetics in multicomponent structural hardening alloys: how to get the full picture?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Dynamic interactions between precipitation and plastic deformation in Aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior Euromat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.1133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838896v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Precipitation, Recovery and Grain Growth in ODS Steel Particles</w:t>
+                <w:t xml:space="preserve">Quantitative Characterization and Modeling of Precipitation during Quench in the Heat Treatable 7449 Aluminium Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sallez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">P. Schloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Repper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, San Diego, CA, USA, United States</w:t>
+              <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838891v1</w:t>
+                <w:t xml:space="preserve">hal-01838890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Characterization and Modeling of Precipitation during Quench in the Heat Treatable 7449 Aluminium Alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Schloth</w:t>
+                <w:t xml:space="preserve">Microstructural Aging of a Precipitation Hardened Martensitic Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Repper</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838890v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Aging of a Precipitation Hardened Martensitic Stainless Steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Complementarity of atom probe, small angle scattering and differential scanning calorimetry for the study of precipitation in aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838894v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of precipitation in severely plastically deformed Aluminum alloys using in-situ small-angle X-ray scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Precipitation kinetics in multicomponent structural hardening alloys: how to get the full picture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Diego, CA, USA, United States</w:t>
+              <w:t xml:space="preserve">Junior Euromat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, EPFL, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838892v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interactions between precipitation and plastic deformation in Aluminium alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Nanoscale Precipitation, Recovery and Grain Growth in ODS Steel Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, CA, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838898v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of Mg and Ag on the precipitation kinetics and the formation of the T1 phase in Al-Cu-Li alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24988,90 +24997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between T1 phase precipitate microstructure and strength in an AA2198 Al-Cu-Li alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25096,77 +25105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of nano-phases studied by anomalous small-angle X-ray scattering (ASAXS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Commin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25215,726 +25224,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Mechanical Behaviour and Fracture of an Al-Zn-Mg Electron Beam Weld Based on a Multi-Scale Microstructural Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Combining DSC ramp heating and in situ SAXS experiments for monitoring precipitation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Euromat 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838899v1</w:t>
+                <w:t xml:space="preserve">hal-00950640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the morphological parameters of the T1 phase in Al-Cu-Li alloys: a way to quantify the microstructure-strength relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Small Angle Scattering and Atom Probe Tomography as Complementary Tools for Characterising Precipitate Microstructures at the Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Araullo-Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cairney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutron and X-Ray Studies of Advanced Materials VI: Centennial and beyond" symposium of the 2013 TMS conference. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining DSC ramp heating and in situ SAXS experiments for monitoring precipitation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Microstructural ageing of a precipitation hardened martensitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Seville, Spain</w:t>
+              <w:t xml:space="preserve">EUROMAT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950640v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural ageing of a precipitation hardened martensitic stainless steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Modelling the Mechanical Behaviour and Fracture of an Al-Zn-Mg Electron Beam Weld Based on a Multi-Scale Microstructural Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Puydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parry G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838902v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation in Al-Cu-Li alloys: From kinetics to Friction Stir Welding.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">In situ characterization of precipitation pathways in Al-Li-Cu system by small angle X-ray scattering (SAXS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decreus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Aluminium Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">Journées d'automne SF2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818002v1</w:t>
+                <w:t xml:space="preserve">hal-01838906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of atom probe tomography in small-angle X-ray scattering investigations of phase separation in alloys : interplay between direct and reciprocal spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tuscaloosa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25959,90 +25994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative description of the T1 morphology and strengthening mechanisms in an age-hardenable Al-Li-Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weyland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Aluminium Alloys (ICAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26061,1991 +26096,1965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of precipitation pathways in Al-Li-Cu system by small angle X-ray scattering (SAXS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Dynamic room temperature precipitation during cyclic deformation of an Al-Zn-Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'automne SF2M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Aluminium Alloys (ICAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838906v1</w:t>
+                <w:t xml:space="preserve">hal-01838909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic room temperature precipitation during cyclic deformation of an Al-Zn-Mg alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Chemical and structural characterization of delta' precipitates in an Al–Li–Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.Y. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Aluminium Alloys (ICAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">53rd International Field Emission Symposium (IFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tuscaloosa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838909v1</w:t>
+                <w:t xml:space="preserve">hal-01838908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and structural characterization of delta' precipitates in an Al–Li–Mg alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Role of atom probe tomography in small-angle X-ray scattering investigations of phase separation in alloys: interplay between direct and reciprocal spaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Field Emission Symposium (IFES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tuscaloosa, United States</w:t>
+              <w:t xml:space="preserve">International Field Emission Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tuscaloosa, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838908v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of atom probe tomography in small-angle X-ray scattering investigations of phase separation in alloys: interplay between direct and reciprocal spaces.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Characterization of complex precipitation pathways using Small Angle Scattering. &amp;quot;Neutron and X-Ray Studies of Advanced Materials V: Centennial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Field Emission Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tuscaloosa, Alabama, United States</w:t>
+              <w:t xml:space="preserve">Symposium of the 2012 TMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ORLANDO, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818001v1</w:t>
+                <w:t xml:space="preserve">hal-00818004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of complex precipitation pathways using Small Angle Scattering. &amp;quot;Neutron and X-Ray Studies of Advanced Materials V: Centennial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Precipitation in Al-Cu-Li alloys: From kinetics to Friction Stir Welding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 2012 TMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, ORLANDO, Florida, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on Aluminium Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818004v1</w:t>
+                <w:t xml:space="preserve">hal-00818002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation of delta’ in Al-Li-Mg : modelling and characterisation by SAXS and DSC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Towards lighter metallic structures for transports: interplay between X-ray characterisation and microstructural modelling for alloy optimisation. X-rays and Neutrons in Energy-related Materials Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decreus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838915v1</w:t>
+                <w:t xml:space="preserve">hal-00610267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAXS mapping of the microstructure in a friction-stir welded Al-Li-Cu alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">A combined approach to microstructure mapping on an Al-Cu-Li 2050 friction stir weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.L. Reis Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838911v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach to microstructure mapping on an Al-Cu-Li 2050 friction stir weld</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">SAXS mapping of the microstructure in a friction-stir welded Al-Li-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838912v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards lighter metallic structures for transports: interplay between X-ray characterisation and microstructural modelling for alloy optimisation. X-rays and Neutrons in Energy-related Materials Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">A combined approach to microstructure mapping on an Al-Cu-Li 2050 friction stir weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.L. Reis Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">EUROMAT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610267v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach to microstructure mapping on an Al-Cu-Li 2050 friction stir weld</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Revisiting the microstructure changes during rapid hardening of an Al-Cu-Mg alloy using in situ synchrotron Small angle X-ray Scattering and Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Bastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838913v1</w:t>
+                <w:t xml:space="preserve">hal-01838916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the microstructure changes during rapid hardening of an Al-Cu-Mg alloy using in situ synchrotron Small angle X-ray Scattering and Nuclear Magnetic Resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Precipitation of delta’ in Al-Li-Mg : modelling and characterisation by SAXS and DSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.R. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838916v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of platelet precipitates morphology in the Al-Cu-Li system by small-angle scattering: in-situ measurements and microstructure mapping.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Precipitation sequence and kinetics in an Fe-Si-Ti alloy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bley</w:t>
+                <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, AVIGNON, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, AVIGNON, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610641v1</w:t>
+                <w:t xml:space="preserve">hal-00610635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in tomographic reconstruction for atom probe microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Methods for the study of clustering and precipitation in Al-based alloys by APT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torsaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838923v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the study of clustering and precipitation in Al-based alloys by APT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">In-situ Small Angle X-ray Scattering measurements during tensile tests: a tool for characterising the coupling between precipitation and applied stress or plastic strain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838921v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Small Angle X-ray Scattering measurements during tensile tests: a tool for characterising the coupling between precipitation and applied stress or plastic strain.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Advances in the reconstruction of atom probe tomography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Haley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">52st International Field Emission Symposium (IFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610632v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the reconstruction of atom probe tomography data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Quantitative assessment of platelet precipitates morphology in the Al-Cu-Li system by small-angle scattering: in-situ measurements and microstructure mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.A. Marquis</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decreus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52st International Field Emission Symposium (IFES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, AVIGNON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838919v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation sequence and kinetics in an Fe-Si-Ti alloy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Advances in tomographic reconstruction for atom probe microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Danoix</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00610635v1</w:t>
+                <w:t xml:space="preserve">hal-01838923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28087,77 +28096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stages of Omega phase precipitation in Al-Cu-Mg-Ag observed in situ with and without applied stress by small angle X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28182,90 +28191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation evolution in AA2198 and AA2196 Al-Li-Cu alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decreus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM 2010 - International Conference on Solid-Solid Phase Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, AVIGNON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28290,103 +28299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy study of T1 and theta' precipitation in an Al-Li-Cu-Mg-Ag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ANR Alicantde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
@@ -28409,234 +28418,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to the reconstruction in Atom Probe Tomography and applications to organic materials analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy study of T1 and theta' precipitation in an Al-Li-Cu-Mg-Ag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.P. Moody</w:t>
+                <w:t xml:space="preserve">M. P. Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Braet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. de Geuser</w:t>
+                <w:t xml:space="preserve">S. P. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st International Field Emission Symposium (IFES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Perth, Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838925v1</w:t>
+                <w:t xml:space="preserve">hal-01838928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of preprecipitation stages by atom probe tomography and small-angle X-ray scattering in an Al-Li-Cu-Mg-Ag alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decreus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28661,103 +28670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the reconstruction parameters for Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. C. Muddle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Australian Conference on Microscopy and Microanalysis (ACMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Perth, Australia</w:t>
@@ -28772,311 +28781,311 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy study of T1 and theta' precipitation in an Al-Li-Cu-Mg-Ag</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Atom probe tomography calibration through post-analysis considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Moody</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. C. Muddle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">51st International Field Emission Symposium (IFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838928v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography calibration through post-analysis considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">New approaches to the reconstruction in Atom Probe Tomography and applications to organic materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Rouen, France</w:t>
+              <w:t xml:space="preserve">, 2008, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838927v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Monte-Carlo study of trace elements influence on the early stages of clustering in Al-Cu-X alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Gable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29121,381 +29130,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prag, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838937v1</w:t>
+                <w:t xml:space="preserve">hal-01838936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German-French symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">EUROMAT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prag, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838934v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">German-French symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838936v1</w:t>
+                <w:t xml:space="preserve">hal-01838934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29533,90 +29542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29658,103 +29667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria</w:t>
@@ -29796,64 +29805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnification in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29891,77 +29900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30031,64 +30040,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Effective Spatial Performance of Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th International Field Emission Symposium APT&amp;M 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leuven, Belgium. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30113,90 +30122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Pre-deformation on Precipitation in Al-Mg Alloys Containing Small Cu Additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30232,420 +30241,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic resolution imaging by STEM-HAADF of the shearing mechanism of nanoscale precipitates in an Al-Cu-Li alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Quantitative characterization of spinodal decomposition in a Fe-Cr based steel: complementarity between small-angle X-ray and neutron scattering and atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838904v1</w:t>
+                <w:t xml:space="preserve">hal-01838905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative characterization of spinodal decomposition in a Fe-Cr based steel: complementarity between small-angle X-ray and neutron scattering and atom probe tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">The influence of minor alloying elements on the formation of the T1 phase in Al-Cu-Li(-Mg-Ag-Zn) alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gumbmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838905v1</w:t>
+                <w:t xml:space="preserve">hal-01838903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of minor alloying elements on the formation of the T1 phase in Al-Cu-Li(-Mg-Ag-Zn) alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Atomic resolution imaging by STEM-HAADF of the shearing mechanism of nanoscale precipitates in an Al-Cu-Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838903v1</w:t>
+                <w:t xml:space="preserve">hal-01838904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the influence of a post heat treatment on the mechanical properties of friction stir welding of an aluminium alloy 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.L. Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30670,103 +30679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of low temperature precipitation of NbN platelets in alpha-Fe using Small Angle Neutron Scattering and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Avignon, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30804,90 +30813,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy characterisation of precipitation in an Al-Cu-Li-Mg-Ag alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Gable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52st International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sydney, Australia. 2010</w:t>
@@ -30916,51 +30925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of trace additions to Al-Cu-X alloys; a kinetic Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Gable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31011,90 +31020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do We Need a High Performance Position Sensitive Detector in Atom Probe Tomography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31132,64 +31141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe investigation of the precursors of the beta&amp;quot; phase in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31227,77 +31236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition measurements in 3DAP: a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31335,90 +31344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31475,130 +31484,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Role of Cu and Clustering on Strain Hardening and Strain Rate Sensitivity of Al-Mg-Si-Cu Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Diak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guiglionda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Metals 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-151, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05864-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158948v1</w:t>
@@ -31641,103 +31650,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the spatial performance of atom probe tomography in the analysis of atomic neighbourhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe F. Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Freysoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31791,51 +31800,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation et traitement des données de sonde atomique tomographique : application à la precipitation dans les Al-Mg-Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Rouen, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -31894,51 +31903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de précipitation dans les alliages multi-constitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Grenoble Alpes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32046,51 +32055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12176638"/>
+    <w:nsid w:val="C6E43641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32277,51 +32286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-de-geuser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2974-9432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098447432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6039-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Freysoldt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934549v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cottrez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lenoir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Amedeo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kirby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mota Santiago" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114373" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinren Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Kwiatkowski da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlai Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woods" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202412060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A Chahine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724009294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119757" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Spartacus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120328" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Milkereit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rowolt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanwita Chatterjee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Holmestad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01420-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Barriobero-Vila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanshu Bajaj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wilms" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103647" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Libert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144534" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Lopez Freixes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119271" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04179985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Gay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201432" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Shah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Thronsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Marioara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246211v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Pauw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen J. Smales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy S. Anker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Balazs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Beyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723008324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Raabe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ponge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Uggowitzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Roscher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolantonio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100947" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104929" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03726514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117992" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F Morgado" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012952" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhatova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yescas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101106" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366225v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101187" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110934" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Le Nu&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101220" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lesage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Legens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.01.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medrano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Sinclair" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116734" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100634" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Langille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Diak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiglionda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139517" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gangloff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990643v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032601004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#252;ckler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Krenn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491773v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835229v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032600001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Naser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139852" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990638v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenji Horita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032608006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Peter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong An" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.106102" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075016v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Andr&#233; Chahine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arnaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030352" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Avettand Feno&#235;l" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.06.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Le Gloannec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507593v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Tournoud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs3040025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lotter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petschke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elsayed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sextl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.04.031" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619002204" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763063v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen Ivanov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.035" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869035v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. T Stephenson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.050" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.08.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832872v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczepaniak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957349v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sigli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lepinoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741542v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.03.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couturier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Poole" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.04.031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611555v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gumbmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012721" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824668v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611567v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.036" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717014443" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gumbmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Geuser" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367843v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.050" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303G0262-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446362v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3NDSRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.09.028" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WR6KF3Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434954v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.068" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.068" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1H3G2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Commin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.02.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKBG7S3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157532v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Styles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Hutchinson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.061" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213180v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.12.073" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sin Ting Chang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576715002770" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFWQWG1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218295v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3CGVQT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264142v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.06.002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQBDPV05-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138240v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.027" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CVJ48X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122459v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Puydt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2566-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053233v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.878047" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138226v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Degeuser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2013.11.008" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4T7N9L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963756v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horita" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.11.071" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Araullo-Peters" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.12.001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073083v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.024" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQJKGB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin T." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.046" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGBSMVFD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053443v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.887862" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122458v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2567-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850208v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decreus" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.015" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJHZWM58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933880v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300098" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WP8XBSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1435-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838965v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.12.041" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6LQZ2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935033v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Larson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.09.002" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728142v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Cui" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moody" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.02.021" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805032v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1337-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7980DHLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728089v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourey" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#160;geuser" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.010" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1BRCR8C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781295v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889812039891" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0F6J4P0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728096v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.12.008" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L84LC7W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693784v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692313v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haley" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS27M4W7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692312v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Gabble" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Ringer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.004" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SPVQJ49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591218v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811003049" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344377v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Decreus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.267" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20899" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSDPZSRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640147v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leitner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.03.110" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639968v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Bastow" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hill" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Hutchinson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.01.027" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSM5DS9L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639016v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Botton" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.044" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q05717F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631268v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Gable" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry C Muddle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.519354" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591220v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/247/1/012034" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591219v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Fontaine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Stephenson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609991267" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457536v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moody" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geiser" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609092988" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457538v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsafnat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068197" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457545v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haley L.T. Stephenson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3182351" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320469v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moody" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrington Muddle" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927608080690" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408087v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.019" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320485v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demmel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rival" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.03.186" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSCQJ3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568935v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouayoune" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568984v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568942v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568977v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843299v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843211v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843203v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843209v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pejot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julier Barlier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568958v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568951v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843202v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Amann" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delannoy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516119v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heugue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despr&#233;s" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843212v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885208v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158344v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158331v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158342v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huber" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158328v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158337v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaegle" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barriobero-Vila" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilms" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158338v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langille" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Diak" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiglionda" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158334v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158330v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Benrabah" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tournoud" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158329v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bellavoine" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158340v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spartacus" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843436v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158339v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Medrano" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Sinclair" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843205v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158333v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075282v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langille" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Meddeb" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158336v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humbert" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesage" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135602v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158341v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158332v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158343v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kwiatkowski Da Silva" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szczepaniak" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158335v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gopkalo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diak" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838866v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouxel" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamb" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Langan" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838868v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponge" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raabe" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838863v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katnagallu" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Bernardo" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephenson" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rampp" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838862v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338468v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075269v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838865v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchaussoy" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sauvage" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edalati" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838867v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_20" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838861v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838870v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838869v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838874v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838871v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838876v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838872v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838873v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Styles" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutchinson" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838875v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gumbmann" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838879v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838878v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838877v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838886v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838881v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838888v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838880v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838882v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838887v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838885v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838884v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838889v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838893v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.926" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838896v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838891v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838890v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schloth" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repper" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Gandin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838894v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugues" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838892v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838898v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.1133" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838895v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.945" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838897v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197483v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Commin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838899v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Puydt" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flouriot" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parry G." TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838901v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950644v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950640v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838902v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818002v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838910v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838907v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838906v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838909v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838908v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dremont" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818001v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818004v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838915v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838911v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838912v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Reis Santos" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610267v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fribourg" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marlaud" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838913v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838916v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bastow" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hill" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610641v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838923v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610632v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chemin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838919v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610635v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.833" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838922v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610631v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838924v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838925v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braet" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838929v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838926v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Moody" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Muddle" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838928v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Ringer" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838927v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838930v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Gable" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Muddle" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843204v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838883v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinclair" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838904v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838905v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838903v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838914v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838918v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838917v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838931v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158948v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474777v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F. Morgado" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077980v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03440343v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-de-geuser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2974-9432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098447432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6039-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934549v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cottrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Freysoldt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609991267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lenoir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Amedeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kirby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mota Santiago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121593" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114373" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinren Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Kwiatkowski da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlai Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woods" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202412060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Spartacus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120328" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119757" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A Chahine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724009294" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Milkereit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rowolt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanwita Chatterjee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Holmestad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102254" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116247" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Shah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Thronsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Marioara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246211v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Pauw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen J. Smales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy S. Anker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Balazs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Beyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723008324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Lopez Freixes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119271" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04179985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Gay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201432" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01420-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Barriobero-Vila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanshu Bajaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wilms" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103647" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Libert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144534" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Raabe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ponge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Uggowitzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Roscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolantonio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104929" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03726514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117992" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lesage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Legens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.01.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Le Nu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101220" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhatova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yescas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101187" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101117" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163089v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medrano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Sinclair" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116734" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F Morgado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012952" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032601004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gangloff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Langille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Diak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiglionda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139517" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#252;ckler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Krenn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835229v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032600001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940931v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Naser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139852" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990638v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenji Horita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032608006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Peter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong An" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.106102" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100634" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Le Gloannec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075040v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Tournoud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs3040025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lotter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petschke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elsayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sextl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.04.031" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619002204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075016v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Andr&#233; Chahine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arnaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030352" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Avettand Feno&#235;l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.06.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.08.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczepaniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957349v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sigli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lepinoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.03.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763063v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen Ivanov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869035v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. T Stephenson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.050" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gumbmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.029" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012721" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611552v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couturier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Poole" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.04.031" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.036" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717014443" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gumbmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Geuser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.042" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.050" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303G0262-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446362v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3NDSRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446356v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.09.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WR6KF3Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434954v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.068" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sin Ting Chang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576715002770" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFWQWG1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218295v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3CGVQT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213180v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.12.073" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157532v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Styles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Hutchinson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.061" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264142v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.06.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQBDPV05-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211356v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Commin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legendre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.02.007" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKBG7S3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263533v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.068" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1H3G2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138226v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Degeuser" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2013.11.008" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4T7N9L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963756v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horita" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.11.071" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963755v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Araullo-Peters" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.12.001" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122459v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Puydt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2566-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053233v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.878047" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138240v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.027" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CVJ48X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073083v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.024" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQJKGB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121261v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin T." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.046" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGBSMVFD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.887862" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122458v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2567-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838965v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decreus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.12.041" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6LQZ2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935033v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Larson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.09.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933880v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300098" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WP8XBSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933883v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1435-7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850208v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.015" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJHZWM58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728096v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.12.008" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L84LC7W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728089v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#160;geuser" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1BRCR8C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781295v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889812039891" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0F6J4P0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1337-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7980DHLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728142v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Cui" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moody" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.02.021" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591218v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811003049" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692313v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haley" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.016" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS27M4W7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692312v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Gabble" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Ringer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SPVQJ49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344377v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Decreus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.267" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20899" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSDPZSRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639968v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Bastow" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hill" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Hutchinson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.01.027" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSM5DS9L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639016v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Botton" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.044" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q05717F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640147v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leitner" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.03.110" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693784v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631268v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Gable" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry C Muddle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.519354" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591220v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/247/1/012034" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591219v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Fontaine" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Stephenson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457536v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moody" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geiser" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609092988" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457538v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsafnat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068197" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457545v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haley L.T. Stephenson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3182351" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320469v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moody" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrington Muddle" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927608080690" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408087v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.019" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320485v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demmel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rival" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.03.186" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSCQJ3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568984v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouayoune" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568935v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568942v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568977v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843211v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843203v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843209v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pejot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julier Barlier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568958v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843299v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568951v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843202v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Amann" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delannoy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516119v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heugue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despr&#233;s" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843212v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885208v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158330v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Benrabah" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tournoud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158329v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bellavoine" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158340v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spartacus" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843436v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158339v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Medrano" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Sinclair" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158337v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaegle" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barriobero-Vila" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilms" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158338v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langille" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Diak" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiglionda" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158334v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843205v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158333v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158344v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158342v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huber" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158331v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158328v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135602v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158341v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158332v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158336v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humbert" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesage" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158343v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kwiatkowski Da Silva" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szczepaniak" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158335v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gopkalo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diak" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075282v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langille" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Meddeb" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838865v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchaussoy" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sauvage" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edalati" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838867v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_20" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838863v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katnagallu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Bernardo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephenson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rampp" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838862v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338468v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075269v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838868v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponge" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raabe" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838861v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838870v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838869v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838866v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouxel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamb" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Langan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838872v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838876v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838871v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838873v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Styles" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutchinson" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838875v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gumbmann" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838874v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838879v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838878v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838877v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838880v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838882v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838887v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838881v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838888v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838885v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838884v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838889v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838886v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838892v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838898v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.1133" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838890v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schloth" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repper" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Gandin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838894v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugues" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838893v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.926" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838896v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838891v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838895v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.945" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838897v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197483v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Commin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950640v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838901v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950644v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838902v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838899v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Puydt" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flouriot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parry G." TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838906v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838910v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838907v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838909v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838908v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dremont" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818001v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818004v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818002v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610267v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fribourg" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marlaud" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838912v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Reis Santos" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838911v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838913v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838916v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bastow" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hill" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610635v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.833" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610632v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chemin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838919v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610641v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838923v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838922v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610631v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838924v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838928v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Moody" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Ringer" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838929v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838926v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Muddle" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838927v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838925v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838930v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Gable" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Muddle" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843204v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838883v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinclair" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838905v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838903v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838904v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838914v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838918v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838917v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838931v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158948v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474777v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F. Morgado" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077980v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03440343v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>