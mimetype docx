--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,32000 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...31949 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric De Geuser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-de-geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2974-9432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098447432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4bvXKrgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6039-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture, microstructure, and precipitation analysis of an AA2219 friction stir weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237, pp.116455. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and strain rate on the competition between dynamic precipitation and dynamic dissolution in an aged 7xxx Aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crowin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, http://ssrn.com/abstract=6409438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfidation of CoMoP catalysts: Genesis of the Mo multiscale organization from oxides to sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Cottrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.e202401670. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934549v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitate evolution and related strengthening during long term ageing of 2618A aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Heugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 296, pp.121264. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput characterisation of the long-term ageing of an A357+1wt%Cu cast aluminium alloy using temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Heugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial resolution(s) in atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Freysoldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927609991267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the high thermal ageing resistance of the 2219 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Heugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.114373. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous SAXS and APT investigation of core–shell precipitation in Al–Mg–Sc–Zr alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Amedeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mota Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.121593. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ageing on the high-temperature mechanical strength of the Al-4Mn-3Ni-2Cu-1Zr alloy produced by laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 948, pp.149372. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spinodal Decomposition to Investigate Diffusion Enhancement and Vacancy Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinren Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Kwiatkowski da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202412060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation kinetics of ferritic / martensitic oxide dispersion strengthened steels: influence of the matrix phase transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.120328. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the reliability of small- and wide-angle X-ray scattering measurements of anisotropic precipitates in metallic alloys using sample rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert A Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Heugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (Part 6), pp.1800-1814. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576724009294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography-assisted kinetic assessment of spinodal decomposition in an Al-12.5 at.%Zn alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinren Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Kwiatkowski da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.119757. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the precipitation and transformation kinetics of precipitationhardening steel X5CrNiCuNb16-4 in a wide range of heating and cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Milkereit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rowolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipanwita Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randi Holmestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bjørge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.102254. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural design by combining nanograins and spinodal decomposition in a Fe-Cr alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Edalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 252, pp.116247. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stable coherent nanoprecipitates via diffusion-dominated solute uptake and interstitial ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (4), pp.434-441. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01420-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Fe-Ni-Ti maraging steel tailor-made for laser additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Kürnsteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Barriobero-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanshu Bajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wilms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.103647. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cleavage fracture in ferritic stainless steels. Part I: Development and characterization of model microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Libert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 864, pp.144534. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2022.144534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a cluster identification method and a statistical approach for analyzing atom probe tomography data for GP zones in Al-Zn-Mg(-Cu) alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Thronsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Hatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Marioara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.ozad133. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/micmic/ozad133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human factor: results of a small-angle scattering data analysis Round Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian R. Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen J. Smales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy S. Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M. Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick L. Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (6), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576723008324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing response and strengthening mechanisms in a new Al-Mn-Ni-Cu-Zr alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Lopez Freixes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.119271. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared microstructure and properties of an AlZnMgCu alloy processed by high pressure sliding and high-pressure torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 942, pp.169060. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing response and strengthening mechanisms in a new Al-Mn-Ni-Cu-Zr alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Lopez Freixes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.119271. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Ageing and Drying Steps of a CoMoP/γ‐Al2O3 Catalyst onto the Multi‐Scale Molybdenum Active Phase Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Cottrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.e202201432. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 858, pp.144139. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sustainable aluminum by recycling scrap: The science of “dirty” alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dierk Raabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Uggowitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Roscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paolantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2022.100947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of outgassing on the nano-oxides kinetics of ferritic oxide dispersion strengthened steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.104929. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and structural evolution of nano-oxides from mechanical alloying to consolidated ferritic oxide dispersion strengthened steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233, pp.117992. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03726514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Spatial Performance of Atom Probe Tomography in the Analysis of Atomic Neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe F Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Freysoldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621012952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAXS study of the influence of sulfidation conditions and organic additives on sulfide slabs multiscale organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Legens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 395, pp.412-424. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2021.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex interactions between precipitation, grain growth and recrystallization in a severely deformed Al-Zn-Mg-Cu alloy and consequences on the mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.101028. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique study of precipitation in the nearfusion boundary region of an aged narrow-gap dissimilar metal weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akhatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of γ ″ in Inconel 718 alloy from microstructure to mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.101187. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nature and morphology of coarse precipitation in various oxide dispersion strengthened steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.101117. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of Fe-Cr unmixing using differential scanning calorimetry and small-angle scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.110934. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grinding and shot-peening on the near-surface microstructure of a maraging stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Le Nué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.101220. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to unravel the beneficial contributions of trace Cu in wrought Al–Mg alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Sinclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.116734. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during long time aging of 15–5PH stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.100634. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary segregation and precipitation in an Al-Zn-Mg-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dierk Raabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of strain rate sensitivity between up-and down-changes in 6000 series Aluminium alloys of varying Si content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. R Langille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guiglionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 788, pp.139517. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-oxide precipitation kinetics during the consolidation process of a ferritic oxide dispersion strengthened steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermixing of Fe and Cu on the atomic scale by high-pressure torsion as revealed by DC-and AC-SQUID susceptometry and atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stückler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Kürnsteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196, pp.210 - 219. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology of small particles and solute clusters by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.406-415. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; International Conference on Aluminium Alloys – ICAA17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ehrström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum-Abou-Jaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032600001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and Micro mechanical in-situ characterization using synchrotron diffraction of Architectured micro-composite Duplex Stainless Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 793, pp.139852. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between TEM, SAXS and DSC to investigate the influence of SPD on precipitation mechanisms of an Al-Zn-Mg-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenji Horita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032608006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Chemistry and Faceting at Grain Boundaries in a Model Al Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the ageing on precipitation spatial distribution in stationary shoulder friction stir welded AA2050 alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Avettand Fenoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Materials Characterization, 154, pp.193-199. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Non-Destructive in Situ Characterization of Metals with the French Collaborating Research Group D2AM/BM02 Beamline at the European Synchrotron Radiation Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert André Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.352. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9030352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and mechanical behavior of ultrafine-grained aluminum-iron alloy stabilized by nanoscaled intermetallic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Edalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenji Horita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferritic and martensitic ODS steel resistance upset welding of fuel claddings: Weldability assessment and metallurgical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Le Gloannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 518, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Characterization by High-Energy X-ray Diffraction of the Phase Transformations Leading to Transformation-Induced Plasticity-Aided Bainitic Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Beam Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.25. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/qubs3040025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ natural ageing of Al-Cu-(Mg) alloys: The effect of In and Sn on the very early stages of decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Petschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Sextl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Reciprocal and Direct Space by Using the Small-Angle Scattering Formalism for Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (S2), pp.294-295. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619002204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering kinetics during natural ageing of Al-Cu based alloys with (Mg, Li) additions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosen Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.186-195. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster hardening in Al-3Mg triggered by small Cu additions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. T Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.12 - 20. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter free quantitative analysis of atom probe data by correlation functions: Application to the precipitation in Al-Zn-Mg-Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dierk Raabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.106 - 110. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation assisted grain boundary precipitation in a model Al-Zn-Mg-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Kwiatkowski da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.318 - 329. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the metallurgy of aluminum alloys. Part II: Age hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lepinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.688-709. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial approaches for the design of metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo van Landeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput evaluation of the effect of Mg concentration on natural ageing of Al-Cu-Li-(Mg) alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.156-159. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation dans les alliages de structure -suivre les atomes pour construire des avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 424, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the strain dependence of dynamic precipitation in an Al-Zn-Mg-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Poole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.120 - 123. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mg, Ag and Zn minor solute additions on the precipitation kinetics and strengthening of an Al-Cu-Li alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gumbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.172 - 185. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Projection of Ions in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.238 - 246. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616012721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mg and Li content on the microstructure evolution of Al Cu Li alloys during long-term ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined characterization of clusters in naturally aged Al–Cu–(Li, Mg) alloys using small-angle neutron and X-ray scattering and atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.1725-1734. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576717014443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructural parameters on the mechanical properties of oxide dispersion strengthened Fe-14Cr steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.165 - 177. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of consolidation methods on the recrystallization kinetics of a Fe–14Cr based ODS steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 472, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct comparison of Fe-Cr unmixing characterization by atom probe tomography and small angle scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When do oxide precipitates form during consolidation of oxide dispersion strengthened steels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sornin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 482, pp.83 - 87. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of minor solute additions on the precipitation path of an AlCuLi alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gumbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.104-114. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorial approach for studying the effect of Mg concentration on precipitation in an Al–Cu–Li alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gumbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the microstructure of a 15-5PH martensitic stainless steel during precipitation hardening heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Descoins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.416-425. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.06.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure distribution in an AA2050 T34 friction stir weld and its evolution during post-welding heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Chemical composition of nano-phases studied by anomalous small-angle X-ray: Application to oxide nano-particles in ODS steels” [Mater. Charact. 87 (2013) pp. 138–142]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102, pp.221-221. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of β'' precipitation in an Al-Mg-Si alloy by anisotropic small-angle neutron scattering on a single crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sin Ting Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Banhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576715002770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide volume fraction on abnormal growth of nanostructured ferritic steels during non-isothermal treatments: An in situ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Borbély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1), pp.124-130. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput in-situ characterization and modelling of precipitation kinetics in compositionally graded alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Hutchinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grain microstructure on the heterogeneity of precipitation strengthening in an Al–Li–Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 627, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.12.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution and volume fraction of T1 phase precipitates from TEM images: Direct measurements and related correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.19-27. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of nano-phases studied by anomalous small-angle X-ray scattering: Application to oxide nano-particles in ODS steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Degeuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.138-142. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation kinetics in a severely plastically deformed 7075 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Horita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.105-117. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during ageing of Al-Cu-Li-x alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Araullo-Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cairney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.199-208. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurements of dynamic precipitation during fatigue of an Al–Zn–Mg–(Cu) alloy using small-angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of artificial ageing on the corrosion behaviour of a 2050 aluminium-copper-lithium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.494-502. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative description of the T-1 formation kinetics in an Al-Cu-Li alloy using differential scanning calorimetry, small-angle X-ray scattering and transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (10), pp.1012-1030. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2013.878047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microstructure, strength, and fracture in an Al-Zn-Mg electron beam weld: Part I: microstructure characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Puydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Flouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.6129-6140. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-014-2566-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and modelling of the microstructure/strength relationship by tailoring the morphological parameters of the T-1 phase in an Al-Cu-Li alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.134-136. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening mechanisms of T-1 precipitates and their influence on the plasticity of an Al-Cu-Li alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605, pp.119-126. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure mapping of a friction stir welded AA2050 Al-Li-Cu in the T8 state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (13), pp.1451-1462. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2014.887862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Microstructure, Strength, and Fracture in an Al-Zn-Mg Electron Beam Weld: Part II: Mechanical Characterization and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Puydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Flouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (13), pp.6141-6152. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-014-2567-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of precipitation on plastic deformation of Al-Cu-Li alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weyland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (11), pp.4010-4021. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Cu/Li ratio on precipitation in Al-Cu-Li-x alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (6), pp.2207-2218. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography spatial reconstruction: Status and directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5), pp.236-247. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Natural Ageing and Deformation on Precipitation in an Al-Cu-Li Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (11), pp.1082-1085. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Characterization of Precipitate Microstructures in Metallic Alloys Using Small-Angle Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44A (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-012-1435-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe microscopy investigation of Mg site occupancy within delta ' precipitates in an Al-Mg-Li alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.Y. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (11), pp.903-906. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitate characterisation in metallic systems by small-angle X-ray or neutron scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Precipitation Kinetics in a Fe-Si-Ti Alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43A (13), pp.4999-5008. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-012-1337-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for evaluating the size of plate-like precipitates by small-angle scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.1208-1218. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0021889812039891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modelling assessment of precipitation kinetics in an Al-Li-Mg alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. De geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.1917-1928. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitations sequences in two Al-Li-Cu alloys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.267-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of simple precipitate size measurements by small-angle scattering in metallic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (2), </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889811003049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the reconstruction of atom probe tomography data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (6), </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy characterisation of precipitation in an Al-Cu-Li-Mg-Ag alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Gabble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (6), </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Sequences in Two Al-Li-Cu Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172-174, pp.267-272. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Matrix Composition Based on Solute-Solute Nearest-Neighbor Distances in Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy Research and Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (3), pp.257-263. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jemt.20899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature precipitation kinetics of niobium nitride platelets in Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (14), pp.2265-2268. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2011.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ evaluation of the microstructure evolution during rapid hardening of an Al-2.5Cu-1.5Mg (wt.%) alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Bastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Hutchinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (8), pp.2918-2927. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2011.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic structure of T(1) precipitates in Al-Li-Cu alloys revisited with HAADF-STEM imaging and small-angle X-ray scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.462-472. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the microstructure of a friction-stir welded (FSW) Al-Li-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 247, pp.012-034. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/247/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALPHAD based kinetic Monte-Carlo simulation of clustering in binary Al-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry C Muddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (2), pp.327. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2010.519354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Resolution in Atom Probe Tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (01), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927609991267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic reconstruction in atom probe microscopy: past, present... Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927609092988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the calibration of atom probe tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsafnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.034913-9. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3068197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the spatial resolution in atome probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Haley L.T. Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Ringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.034103. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3182351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Reconstruction Parameters for Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrington Muddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927608080690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated field evaporation as seen by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601 (2), pp.536 - 543. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (2-3), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of an oxide layer by femtosecond-laser-assisted atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (11), pp.114101. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2186394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (12), pp.1206--1209. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe study of solute atoms clustering during natural ageing and pre-ageing of an Al-Mg-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (4), pp.227--234. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500830600643270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Fourier transform and autocorrelation to cluster identification in the three-dimensional atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 216 (3), pp.234--240. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01413.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IN3 to IN24: a design study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 350 (1-3), pp.E695-E697. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2004.03.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation dynamique à température ambiante dans les alliages d'aluminium 7XXX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crowin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic precipitation of 7XXX aluminium alloys at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crowin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Phase Transformations (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the competition between dynamic precipitation and dynamic dissolution in Aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crowin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Phase Transformations (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compétition entre la précipitation dynamique et la dissolution dynamique dans les alliages d’aluminium par SAXS in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crowin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des rayons X aux petits angles (SAXS) pour cartographier les trajectoires de précipitation dans les alliages de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Grands Instruments" de la fédération FERMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necking and Fracture Strain Measurements in Plane Strain Tension to Understand the Effect of Impurities on 6XXX Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Evolution during Long-Time Ageing in 2xxx Alloys: A High-Throughput Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Heugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Dynamic Precipitation and Dynamic Dissolution in 7xxx Alloys Studied by in Situ SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crowin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Microstructurally Graded Samples in 7xxx Alloys for High Throughput Precipitate Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julier Barlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between dynamic precipitation and dynamic dissolution in 7xxx alloys studied by in situ SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crowin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium alloys (ICAA 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of higher Fe and Mn contents on 6XXX alloys for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS EUROMAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE OXYGEN ORDERING MECHANISMS IN DILUTE TI-ZR-O SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Talla Noutack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TITANIUM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Edinburgh, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ small-angle X-ray scattering study of the precipitation kinetics during plastic deformation at room temperature of an Al-Zn-Mg-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crowin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS EUROMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput characterisation of the evolution of precipitation hardening during overageing in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS EUROMAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Oxygen-rich Alpha Titanium Alloys for Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Anaheim, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-dependent precipitation in Mg/Si graded 6xxx aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Taurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Aluminium Alloys (ICAA18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Studies of Precipitate Microstructures in Aluminium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Taurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Techeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Babaniaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA18: 18th International Conference on Aluminum Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Oxides Precipitation Kinetics of Ferritic and Ferritic / Martensitic Oxide Dispersion Strengthened Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Pre- or Post-Ageing on Microstructure and Mechanical Properties of Stationary Shoulder Friction Stir Welded AA2050 Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA17 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Chemistry and Faceting at Grain Boundaries in an Al-Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation and Precipitation at Grain Boundaries in a Model Al-Zn-Mg-Cu Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dierk Raabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA17 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Spatial Resolution in Atom Probe Tomography: Impact on Precipitation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA17 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Atom-Probe Tomography and Synchrotron Methods to Investigate In-Situ Precipitation in AM-Produced Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jaegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kürnsteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barriobero-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Composition and Pre-Ageing on the Mechanical Properties in Naturally Aged AA6xxx Series Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Langille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiglionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA17 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of an Al-Alloy for Powder-Bed Laser AM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA17 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Kinetics and Chemistry Evolution of Oxide Dispersion Strengthened Steels throughout Their Consolidation Process Evaluated by In-Situ Anomalous Small-Angle X-Ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation trajectories in structural alloys mapped by small−angle X−ray scattering (SAXS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric De Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Alloys Seminar at Imperial College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Strain Age Hardening in Al-Mg and Al-Mg-Cu Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Sinclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA17 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEXRD and SAXS to Unveil the Dynamics of Phase Transformation in Steels: From Carbide-Free Bainite To Mapping of Compositionally Graded Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, CA, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Minor Alloying Elements (Ag, Mg, Zn) and Temperature on Natural Ageing Kinetics of Al-Cu-Li Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA17 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Precipitation in Metallic Alloys by Small Angle Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#TheLightStuff Online Lectures on Scattering and Diffraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, BAM, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Plastic Deformation on Age Hardenable Aluminum Alloy: Mechanical and Precipitation Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA17 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Cu and Clustering on Strain Hardening and Strain Rate Sensitivity of Al-Mg-Si-Cu Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiglionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, San Antonio, Tx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAXS Study of the Influence of Industrial Sulfidation Conditions and of Organic Additives on Sulfide Slabs Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Legens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Aspects of Catalysis by Sulfides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation kinetics of oxide dispersion strengthened steels for their application as cladding material in Gen. IV power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Characterization of Microstructure Evolution during the Partitioning Step of TRIP-Assisted Bainitic Ferrite (TBF) Steel: Influence of Microalloying Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Antonio, TX, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain Refinement by HPS and HPT in a 7449 Aluminum Alloy: Impact on Mechanical Behavior and Precipitation Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium "BULK NANOMATERIALS: from fundamentals to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ufa, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation Assisted Grain Boundary Precipitation in a Model Al-Zn-Mg-Cu Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kwiatkowski Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LightMAT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Manchester, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kampmann-Wagner Numerical Model of Particle Distribution in AA7075-T6 Friction Stir Weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gopkalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Materials Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scandium addition on precipitation in an Al-4Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Langan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermally induced grain growth on the precipitation kinetics and on the mechanical properties on an ultra-fine grain 7449 AA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Edalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Horita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of Cu on the work-hardening and strain-rate sensitivity of 6xxx alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guiglionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05864-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring precipitation in Al alloys by Atom Probe Tomography: a statistical methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Raabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated calibration of Atom Probe reconstructions using a GPU based Fourier analysis in a Python workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Katnagallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rampp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atom-Probe Tomography &amp; Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Washington, DC, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the precipitation kinetics in compositional space: a combinatorial approach to microstructure characterization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy and Materials processing symposium, ESRF User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation kinetics analysis of oxide dispersion strengthened steels for their application as cladding material in Gen.IV power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spartacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sornin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advannces in Nuclear Power Plants (ICAPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation in metallic alloys by small-angle scattering: from microstructure mapping to combinatorial metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Small-Angle Scattering (SAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Traverse City, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the physical metallurgy of Al-Cu-Li based alloys: a fertile 10-year academia-industry collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Kinetics and Strengthening: Beyond the Textbook Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Phoenix, AZ, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative way to measure dynamic precipitation in AA7XXX using ex-situ Small-Angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Poole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine Grain Structure and Thermal Stability of Al-Fe Alloys Processed by Severe Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Edalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Horita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Small Angle Scattering, Atom Probe Tomography and Differential Calorimetry for a Better Characterization of Solid Solution Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Field Ion Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Katnagallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation à haut débit des microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF CNRS Conception d'alliages métalliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Kinetics: Quantitative In-situ Characterization Using Small-angle Scattering Helps Establish Models Validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hutchinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Precipitation in Al-Cu-Li Alloys: Influence of Minor Solute Additions on the Competition between Kinetic Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gumbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation dans des alliages aéronautiques par diffusion centrale : des cinétiques aux cartographies de microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La métallurgie, quel avenir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturation and Decay: The Life of Vacancies during Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nashville, TN, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Approach for Precipitation Strengthening Alloy Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nashville, TN, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Separation during Long Term Aging of a Complex Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Study of Precipitation Kinetics in Cu-Co Composition Gradients: Time and Space Resolved SAXS Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orlando, FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Composition Resolved Precipitation Characterization and Modelling in (Cu) - (Cu-2%Co) Diffusion Couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Spinodal Decomposition during Ageing of a Precipitation Hardened Martensitic Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orlando, FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APT data mining : statistical characterization of the decomposition of solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th School on Atom Probe Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Small-angle X-ray Scattering for Quantifying Complex Precipitation Kinetic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the strengthening of Al-Li-Cu alloys by tailoring their precipitate microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gumbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Solute Clustering in Multi-constituent Aluminum Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Approach to Investigate the Influence of Minor Alloying Elements in AlCuLi Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gumbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of precipitation in severely plastically deformed Aluminum alloys using in-situ small-angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Horita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interactions between precipitation and plastic deformation in Aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Horita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.1133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of atom probe, small angle scattering and differential scanning calorimetry for the study of precipitation in aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation kinetics in multicomponent structural hardening alloys: how to get the full picture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior Euromat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, EPFL, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Precipitation, Recovery and Grain Growth in ODS Steel Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Characterization and Modeling of Precipitation during Quench in the Heat Treatable 7449 Aluminium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schloth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Repper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Aging of a Precipitation Hardened Martensitic Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of nano-phases studied by anomalous small-angle X-ray scattering (ASAXS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Commin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical composition of nano-phases studied by anomalous small-angle X-ray scattering (ASAXS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between T1 phase precipitate microstructure and strength in an AA2198 Al-Cu-Li alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Mg and Ag on the precipitation kinetics and the formation of the T1 phase in Al-Cu-Li alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gumbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Mechanical Behaviour and Fracture of an Al-Zn-Mg Electron Beam Weld Based on a Multi-Scale Microstructural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Puydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parry G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DSC ramp heating and in situ SAXS experiments for monitoring precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the morphological parameters of the T1 phase in Al-Cu-Li alloys: a way to quantify the microstructure-strength relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Small Angle Scattering and Atom Probe Tomography as Complementary Tools for Characterising Precipitate Microstructures at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Araullo-Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cairney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron and X-Ray Studies of Advanced Materials VI: Centennial and beyond" symposium of the 2013 TMS conference. 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural ageing of a precipitation hardened martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation in Al-Cu-Li alloys: From kinetics to Friction Stir Welding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Aluminium Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of atom probe tomography in small-angle X-ray scattering investigations of phase separation in alloys : interplay between direct and reciprocal spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tuscaloosa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative description of the T1 morphology and strengthening mechanisms in an age-hardenable Al-Li-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weyland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Aluminium Alloys (ICAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of precipitation pathways in Al-Li-Cu system by small angle X-ray scattering (SAXS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'automne SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic room temperature precipitation during cyclic deformation of an Al-Zn-Mg alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Aluminium Alloys (ICAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and structural characterization of delta' precipitates in an Al–Li–Mg alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.Y. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tuscaloosa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of atom probe tomography in small-angle X-ray scattering investigations of phase separation in alloys: interplay between direct and reciprocal spaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Field Emission Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tuscaloosa, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of complex precipitation pathways using Small Angle Scattering. &amp;quot;Neutron and X-Ray Studies of Advanced Materials V: Centennial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the 2012 TMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ORLANDO, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of delta’ in Al-Li-Mg : modelling and characterisation by SAXS and DSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards lighter metallic structures for transports: interplay between X-ray characterisation and microstructural modelling for alloy optimisation. X-rays and Neutrons in Energy-related Materials Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXS mapping of the microstructure in a friction-stir welded Al-Li-Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to microstructure mapping on an Al-Cu-Li 2050 friction stir weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to microstructure mapping on an Al-Cu-Li 2050 friction stir weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the microstructure changes during rapid hardening of an Al-Cu-Mg alloy using in situ synchrotron Small angle X-ray Scattering and Nuclear Magnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Bastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Hutchinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation sequence and kinetics in an Fe-Si-Ti alloy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of platelet precipitates morphology in the Al-Cu-Li system by small-angle scattering: in-situ measurements and microstructure mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in tomographic reconstruction for atom probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the reconstruction of atom probe tomography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52st International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for the study of clustering and precipitation in Al-based alloys by APT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torsaeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Small Angle X-ray Scattering measurements during tensile tests: a tool for characterising the coupling between precipitation and applied stress or plastic strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of Omega phase precipitation in Al-Cu-Mg-Ag observed in situ with and without applied stress by small angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation evolution in AA2198 and AA2196 Al-Li-Cu alloys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy study of T1 and theta' precipitation in an Al-Li-Cu-Mg-Ag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ANR Alicantde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to the reconstruction in Atom Probe Tomography and applications to organic materials analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of preprecipitation stages by atom probe tomography and small-angle X-ray scattering in an Al-Li-Cu-Mg-Ag alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decreus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the reconstruction parameters for Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. C. Muddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Australian Conference on Microscopy and Microanalysis (ACMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy study of T1 and theta' precipitation in an Al-Li-Cu-Mg-Ag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography calibration through post-analysis considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Moody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. C. Muddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Monte-Carlo study of trace elements influence on the early stages of clustering in Al-Cu-X alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Muddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim International conference on Advanced Materials and Processing (PRICM 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju Island, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prag, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German-French symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'automne de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Forbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local magnification in 3DAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effective Spatial Performance of Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th International Field Emission Symposium APT&amp;M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leuven, Belgium. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Pre-deformation on Precipitation in Al-Mg Alloys Containing Small Cu Additions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Whistler, BC, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic resolution imaging by STEM-HAADF of the shearing mechanism of nanoscale precipitates in an Al-Cu-Li alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of minor alloying elements on the formation of the T1 phase in Al-Cu-Li(-Mg-Ag-Zn) alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gumbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of spinodal decomposition in a Fe-Cr based steel: complementarity between small-angle X-ray and neutron scattering and atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the influence of a post heat treatment on the mechanical properties of friction stir welding of an aluminium alloy 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of low temperature precipitation of NbN platelets in alpha-Fe using Small Angle Neutron Scattering and Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography and transmission electron microscopy characterisation of precipitation in an Al-Cu-Li-Mg-Ag alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52st International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of trace additions to Al-Cu-X alloys; a kinetic Monte Carlo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Muddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the ARC Centre of Excellence for Design in Light Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Melbourne, Australia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do We Need a High Performance Position Sensitive Detector in Atom Probe Tomography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Guilin, China. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe investigation of the precursors of the beta&amp;quot; phase in an Al-Mg-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'automne de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition measurements in 3DAP: a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Deconihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Cu and Clustering on Strain Hardening and Strain Rate Sensitivity of Al-Mg-Si-Cu Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guiglionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Metals 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-151, 2019, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05864-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the spatial performance of atom probe tomography in the analysis of atomic neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe F. Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Freysoldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation et traitement des données de sonde atomique tomographique : application à la precipitation dans les Al-Mg-Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Rouen, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00077980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de précipitation dans les alliages multi-constitués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Grenoble Alpes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03440343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId816"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -32055,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6E43641"/>
+    <w:nsid w:val="05014E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32286,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-de-geuser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2974-9432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098447432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6039-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934549v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cottrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Freysoldt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609991267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lenoir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Amedeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kirby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mota Santiago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121593" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114373" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinren Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Kwiatkowski da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlai Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woods" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202412060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Spartacus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120328" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119757" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A Chahine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724009294" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Milkereit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rowolt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanwita Chatterjee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Holmestad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102254" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116247" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Shah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Thronsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Marioara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246211v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Pauw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen J. Smales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy S. Anker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Balazs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Beyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723008324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Lopez Freixes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119271" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04179985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Gay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201432" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01420-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Barriobero-Vila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanshu Bajaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wilms" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103647" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Libert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144534" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Raabe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ponge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Uggowitzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Roscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolantonio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104929" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03726514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117992" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lesage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Legens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.01.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Le Nu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101220" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhatova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yescas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101187" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101117" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163089v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medrano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Sinclair" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116734" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F Morgado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012952" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032601004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gangloff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Langille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Diak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiglionda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139517" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#252;ckler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Krenn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835229v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032600001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940931v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Naser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139852" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990638v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenji Horita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032608006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Peter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong An" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.106102" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100634" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Le Gloannec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075040v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Tournoud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs3040025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lotter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petschke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elsayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sextl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.04.031" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619002204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075016v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Andr&#233; Chahine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arnaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030352" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Avettand Feno&#235;l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.06.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.08.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczepaniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957349v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sigli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lepinoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.03.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763063v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen Ivanov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869035v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. T Stephenson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.050" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gumbmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.029" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012721" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611552v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couturier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Poole" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.04.031" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.036" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717014443" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gumbmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Geuser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.042" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.050" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303G0262-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446362v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3NDSRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446356v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.09.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WR6KF3Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434954v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.068" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sin Ting Chang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576715002770" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFWQWG1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218295v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3CGVQT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213180v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.12.073" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157532v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Styles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Hutchinson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.061" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264142v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.06.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQBDPV05-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211356v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Commin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legendre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.02.007" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKBG7S3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263533v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.068" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1H3G2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138226v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Degeuser" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2013.11.008" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4T7N9L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963756v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horita" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.11.071" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963755v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Araullo-Peters" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.12.001" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122459v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Puydt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2566-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053233v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.878047" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138240v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.027" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CVJ48X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073083v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.024" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQJKGB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121261v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin T." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.046" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGBSMVFD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.887862" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122458v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2567-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838965v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decreus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.12.041" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6LQZ2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935033v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Larson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.09.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933880v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300098" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WP8XBSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933883v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1435-7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850208v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.015" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJHZWM58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728096v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.12.008" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L84LC7W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728089v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#160;geuser" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1BRCR8C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781295v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889812039891" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0F6J4P0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1337-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7980DHLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728142v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Cui" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moody" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.02.021" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591218v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811003049" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692313v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haley" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.016" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS27M4W7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692312v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Gabble" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Ringer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SPVQJ49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344377v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Decreus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.267" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20899" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSDPZSRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639968v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Bastow" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hill" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Hutchinson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.01.027" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSM5DS9L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639016v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Botton" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.044" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q05717F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640147v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leitner" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.03.110" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693784v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631268v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Gable" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry C Muddle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.519354" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591220v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/247/1/012034" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591219v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Fontaine" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Stephenson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457536v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moody" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geiser" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609092988" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457538v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsafnat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068197" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457545v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haley L.T. Stephenson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3182351" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320469v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moody" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrington Muddle" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927608080690" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408087v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.019" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320485v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demmel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rival" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.03.186" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSCQJ3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568984v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouayoune" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568935v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568942v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568977v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843211v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843203v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843209v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pejot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julier Barlier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568958v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843299v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568951v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843202v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Amann" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delannoy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516119v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heugue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despr&#233;s" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843212v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885208v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158330v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Benrabah" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tournoud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158329v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bellavoine" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158340v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spartacus" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843436v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158339v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Medrano" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Sinclair" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158337v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaegle" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barriobero-Vila" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilms" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158338v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langille" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Diak" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiglionda" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158334v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843205v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158333v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158344v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158342v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huber" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158331v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158328v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135602v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158341v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158332v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158336v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humbert" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesage" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158343v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kwiatkowski Da Silva" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szczepaniak" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158335v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gopkalo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diak" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075282v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langille" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Meddeb" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838865v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchaussoy" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sauvage" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edalati" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838867v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_20" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838863v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katnagallu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Bernardo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephenson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rampp" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838862v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338468v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075269v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838868v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponge" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raabe" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838861v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838870v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838869v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838866v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouxel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamb" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Langan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838872v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838876v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838871v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838873v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Styles" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutchinson" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838875v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gumbmann" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838874v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838879v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838878v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838877v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838880v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838882v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838887v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838881v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838888v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838885v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838884v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838889v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838886v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838892v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838898v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.1133" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838890v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schloth" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repper" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Gandin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838894v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugues" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838893v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.926" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838896v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838891v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838895v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.945" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838897v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197483v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Commin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950640v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838901v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950644v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838902v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838899v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Puydt" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flouriot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parry G." TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838906v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838910v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838907v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838909v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838908v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dremont" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818001v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818004v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818002v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610267v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fribourg" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marlaud" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838912v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Reis Santos" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838911v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838913v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838916v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bastow" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hill" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610635v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.833" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610632v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chemin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838919v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610641v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838923v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838922v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610631v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838924v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838928v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Moody" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Ringer" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838929v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838926v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Muddle" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838927v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838925v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838930v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Gable" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Muddle" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843204v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838883v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinclair" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838905v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838903v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838904v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838914v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838918v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838917v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838931v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158948v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474777v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F. Morgado" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077980v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03440343v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-de-geuser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2974-9432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098447432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4bvXKrgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6039-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Bidon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schaal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116455" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934549v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cottrez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401670" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heugue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Freysoldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609991267" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Amedeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kirby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mota Santiago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121593" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lenoir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149372" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinren Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Kwiatkowski da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlai Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woods" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202412060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Spartacus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A Chahine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724009294" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119757" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Milkereit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rowolt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanwita Chatterjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Holmestad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116247" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01420-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Barriobero-Vila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanshu Bajaj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wilms" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103647" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Libert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144534" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Shah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Thronsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Marioara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246211v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Pauw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen J. Smales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy S. Anker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Balazs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Beyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723008324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246654v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Lopez Freixes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119271" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169060" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04179985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Gay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Raabe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ponge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Uggowitzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Roscher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolantonio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100947" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104929" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03726514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F Morgado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012952" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lesage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Legens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.01.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhatova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yescas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101187" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101117" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Le Nu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101220" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medrano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Sinclair" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116734" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100634" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032601004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Langille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Diak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiglionda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139517" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gangloff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#252;ckler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Krenn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032600001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Naser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139852" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenji Horita" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032608006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Peter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong An" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.106102" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Avettand Feno&#235;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.06.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075016v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Andr&#233; Chahine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arnaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030352" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075040v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Le Gloannec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507593v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Tournoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs3040025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135538v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lotter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petschke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elsayed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sextl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.04.031" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619002204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763063v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen Ivanov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869035v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. T Stephenson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.050" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807793v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczepaniak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sigli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lepinoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.08.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.03.024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824668v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611552v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couturier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Poole" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.04.031" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611555v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gumbmann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012721" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611567v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.036" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667090v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717014443" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.09.028" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WR6KF3Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446362v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3NDSRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367843v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.050" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303G0262-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265702v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gumbmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Geuser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.042" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434954v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.068" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263533v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.068" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1H3G2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211356v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Commin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legendre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.02.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKBG7S3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211324v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sin Ting Chang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576715002770" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFWQWG1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218295v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3CGVQT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157532v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Styles" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Hutchinson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.061" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.12.073" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.06.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQBDPV05-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138226v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Degeuser" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2013.11.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4T7N9L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963756v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horita" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.11.071" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963755v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Araullo-Peters" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.12.001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138240v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.027" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CVJ48X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.11.060" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBH3Q9CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053233v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.878047" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122459v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Puydt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2566-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121261v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin T." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.046" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGBSMVFD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073083v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.024" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQJKGB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053443v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.887862" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2567-8" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850208v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decreus" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.015" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJHZWM58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838965v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.12.041" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6LQZ2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935033v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Larson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.09.002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933880v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300098" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WP8XBSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933883v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1435-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728142v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Cui" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moody" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.02.021" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728096v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.12.008" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L84LC7W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805032v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1337-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7980DHLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781295v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889812039891" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0F6J4P0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728089v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourey" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#160;geuser" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.010" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1BRCR8C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693784v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591218v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811003049" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692313v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haley" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.016" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS27M4W7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692312v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Gabble" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Ringer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SPVQJ49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344377v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Decreus" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.267" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633947v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20899" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSDPZSRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640147v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leitner" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.03.110" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639968v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Bastow" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hill" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Hutchinson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.01.027" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSM5DS9L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639016v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Botton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.044" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q05717F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591220v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/247/1/012034" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631268v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Gable" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry C Muddle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.519354" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591219v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Fontaine" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Stephenson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457536v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moody" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geiser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609092988" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457538v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsafnat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068197" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457545v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haley L.T. Stephenson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3182351" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320469v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moody" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrington Muddle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927608080690" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408087v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.019" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320485v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demmel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rival" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.03.186" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSCQJ3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568984v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouayoune" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568935v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568942v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568977v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843299v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843211v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843203v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843209v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pejot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julier Barlier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568958v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843202v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Amann" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delannoy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568951v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516119v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heugue" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despr&#233;s" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843212v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885208v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158328v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158342v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huber" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158344v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158331v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158337v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaegle" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barriobero-Vila" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilms" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158338v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langille" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Diak" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiglionda" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158334v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158340v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spartacus" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843436v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158339v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Medrano" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Sinclair" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158330v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Benrabah" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tournoud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158329v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bellavoine" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843205v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158333v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075282v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langille" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Meddeb" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158336v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humbert" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesage" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135602v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158341v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158332v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158343v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kwiatkowski Da Silva" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szczepaniak" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158335v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gopkalo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diak" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838866v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouxel" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamb" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Langan" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838865v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchaussoy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sauvage" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edalati" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838867v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_20" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838868v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponge" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raabe" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838863v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katnagallu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Bernardo" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephenson" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rampp" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838862v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338468v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075269v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838869v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838861v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838870v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838874v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838872v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838871v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838876v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838873v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Styles" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutchinson" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838875v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gumbmann" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838879v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838878v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838877v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838886v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838881v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838888v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838882v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838887v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838880v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838885v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838884v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838889v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838892v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838898v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.1133" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838893v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.926" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838896v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838891v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838890v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schloth" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repper" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Gandin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838894v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugues" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197483v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Commin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838897v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838895v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.945" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838899v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Puydt" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flouriot" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parry G." TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950640v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838901v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950644v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838902v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818002v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838910v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838907v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838906v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838909v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838908v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dremont" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818001v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818004v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838915v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610267v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fribourg" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marlaud" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838911v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838912v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Reis Santos" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838913v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838916v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bastow" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hill" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610635v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.833" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610641v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838923v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838919v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gault" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610632v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chemin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838922v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610631v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838924v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838925v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braet" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838929v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838926v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Moody" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Muddle" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838928v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Ringer" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838927v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838930v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Gable" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Muddle" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843204v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838883v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinclair" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838904v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838903v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838905v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838914v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838918v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838917v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838931v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158948v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474777v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F. Morgado" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077980v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03440343v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>