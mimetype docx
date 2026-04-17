--- v0 (2026-03-27)
+++ v1 (2026-04-17)
@@ -559,486 +559,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation and regularity of semi-discrete optimal transport with respect to the parameters of the discrete measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Representer Theorems and Convex Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-018-1000-4⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.1260-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1200750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721681v2</w:t>
+                <w:t xml:space="preserve">hal-01823135v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport Approximation of 2-Dimensional Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal significance and optimal transfer in vessels bundles is influenced by vascular density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dichamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1193736⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773993v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Representer Theorems and Convex Regularization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation and regularity of semi-discrete optimal transport with respect to the parameters of the discrete measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1200750⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (2), pp.429-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-018-1000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823135v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal significance and optimal transfer in vessels bundles is influenced by vascular density</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Transport Approximation of 2-Dimensional Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.1-10. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1193736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134747v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization via a levelset and a Gauss-Newton method</w:t>
               </w:r>
@@ -1232,77 +1232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical analysis of counter-flow parallel convective exchangers considering axial diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dichamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 107, pp. 154-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1330,248 +1330,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization for the generalized Graetz problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical computation of 3D heat transfer in complex parallel convective exchangers using generalized Graetz modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00158-013-1032-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 268, pp.84-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947878v1</w:t>
+                <w:t xml:space="preserve">hal-00795038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical computation of 3D heat transfer in complex parallel convective exchangers using generalized Graetz modes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape optimization for the generalized Graetz problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 268, pp.84-105. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-013-1032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795038v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Generalized Graetz problem in finite domains</w:t>
               </w:r>
@@ -1583,64 +1583,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (1), pp.99-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1659,248 +1659,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform stability estimates for the discrete Calderon problems</w:t>
+                <w:t xml:space="preserve">Microwave Imaging by Elastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+                <w:t xml:space="preserve">Habib Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/12/125012⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (6), pp.2112-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110828241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588699v1</w:t>
+                <w:t xml:space="preserve">hal-00655840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Imaging by Elastic Deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Capdeboscq</w:t>
+                <w:t xml:space="preserve">Uniform stability estimates for the discrete Calderon problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Rozanova-Pierrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71 (6), pp.2112-2130. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.125012, 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110828241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/12/125012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655840v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMAL PLACEMENT OF ELECTRODES IN AN ELECTROPORATION PROCESS</w:t>
               </w:r>
@@ -2016,51 +2016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin cylindrical conductivity inclusions in a three-dimensional domain: a polarization tensor and unique determination from boundary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,51 +2132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging by modification: numerical reconstruction of local conductivities from corresponding power density measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,51 +3688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frederic.degournay.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777230v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2023-8172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212145v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac86c1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lebrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1252569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136598v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01530-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721681v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-1000-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773993v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1193736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dichamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.09.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-1032-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795038v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyssier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.02.037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/12/125012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Triki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozanova-Pierrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beretta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Francini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PFG03TC3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280599v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080723521" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050624108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Joyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Erdel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814814v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748574v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00446039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04244322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frederic.degournay.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777230v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2023-8172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212145v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac86c1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lebrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1252569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136598v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01530-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dichamp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721681v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-1000-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773993v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1193736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.09.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795038v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.02.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-013-1032-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Triki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozanova-Pierrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828241" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/12/125012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beretta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Francini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PFG03TC3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280599v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080723521" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050624108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Joyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Erdel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814814v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748574v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00446039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04244322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>