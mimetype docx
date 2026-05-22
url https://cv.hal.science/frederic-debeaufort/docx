--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -326,429 +326,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material characterisation of bioplastics: Influence of different starch sources in fish gelatin-based blends</w:t>
+                <w:t xml:space="preserve">Influence of annealing and crosslinking on release properties of gallic acid from polyvinyl alcohol-based films for packaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Stanley</w:t>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Poulain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Kokou Donald Amouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Culliton</w:t>
+                <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 34, pp.101344. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 179, pp.112793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2026.112793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556006v1</w:t>
+                <w:t xml:space="preserve">hal-05612426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Blue Crab (Callinectes sapidus) By-Products into Antioxidant Protein Hydrolysates for Nutraceutical Applications</w:t>
+                <w:t xml:space="preserve">Material characterisation of bioplastics: Influence of different starch sources in fish gelatin-based blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Arena</w:t>
+                <w:t xml:space="preserve">Jade Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Manuguerra</w:t>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Marchan Gonzalez</w:t>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Petrosillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Lanzoni</w:t>
+                <w:t xml:space="preserve">David Culliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani15202952⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.101344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517374v1</w:t>
+                <w:t xml:space="preserve">hal-05556006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Plant Extracts from Adriatic Maritime Zone for Innovative Food and Packaging Applications: Insights into Bioactive Profiles, Protective Effects, Antioxidant Potentials and Antimicrobial Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Babić</w:t>
+                <w:t xml:space="preserve">Valorization of Blue Crab (Callinectes sapidus) By-Products into Antioxidant Protein Hydrolysates for Nutraceutical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tea Sokač Cvetnić</w:t>
+                <w:t xml:space="preserve">Simona Manuguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Čanak</w:t>
+                <w:t xml:space="preserve">Michelle Marchan Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Dujmović</w:t>
+                <w:t xml:space="preserve">Elena Petrosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojca Čakić Semenčić</w:t>
+                <w:t xml:space="preserve">Davide Lanzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (8), pp.906. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (20), pp.2952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox14080906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani15202952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476211v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional variations in Mediterranean diet adherence: a sociodemographic and lifestyle analysis across Mediterranean and non-Mediterranean regions within the MEDIET4ALL project</w:t>
               </w:r>
@@ -862,12678 +862,12812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Determinants of Mediterranean Lifestyle Adherence: Findings from the Multinational MEDIET4ALL e-Survey Across Ten Mediterranean and Neighboring Countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+                <w:t xml:space="preserve">Properties of Plant Extracts from Adriatic Maritime Zone for Innovative Food and Packaging Applications: Insights into Bioactive Profiles, Protective Effects, Antioxidant Potentials and Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+                <w:t xml:space="preserve">Tea Sokač Cvetnić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Čanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Dujmović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Čakić Semenčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu17142280⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox14080906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164995v1</w:t>
+                <w:t xml:space="preserve">hal-05476211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orodispersible films prepared by hot-melt extrusion versus solvent casting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring Determinants of Mediterranean Lifestyle Adherence: Findings from the Multinational MEDIET4ALL e-Survey Across Ten Mediterranean and Neighboring Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Boujelbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125536⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17142280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172940v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orodispersible films prepared by hot-melt extrusion versus solvent casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Mathieu Reuther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110858⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.125536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106100v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of emerging packaging regulations on international trade and product safety with emphasis on plastic reuse and recycling in Europe and North America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carinna Saldaña‐pierard</w:t>
+                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong-Mai Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vitrac</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Auras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.1473 - 1504. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (3), pp.110858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jiec.70079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340426v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocolloid-based coatings applied on biobased/biodegradable food flexible packaging, A review. Part 1 - Biopolymer to coat and available technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of emerging packaging regulations on international trade and product safety with emphasis on plastic reuse and recycling in Europe and North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carinna Saldaña‐pierard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong-Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ščetar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Auras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.1473 - 1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.70079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106103v1</w:t>
+                <w:t xml:space="preserve">hal-05340426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Quality of Refrigerated Smooth-Hound Shark Fillet with a Fish Gelatin Coating Enriched with Garden Cress Extract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Salem</w:t>
+                <w:t xml:space="preserve">Hydrocolloid-based coatings applied on biobased/biodegradable food flexible packaging, A review. Part 1 - Biopolymer to coat and available technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+                <w:t xml:space="preserve">Maria-Jose Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Sebii</w:t>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadia Ben Taheur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nahed Fakhfakh</w:t>
+                <w:t xml:space="preserve">Mario Ščetar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aquatic Food Product Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10498850.2024.2320264⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.111624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282380v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new method for analyzing the behavior of rapidly dissolving films in contact with liquids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recovery of green phenolic compounds from lignin-based source: Role of ferulic acid esterase towards waste valorization and bioeconomic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash Kumar Sarangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Kumar Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivekanand Vivekanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulden Goksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uttam Kumar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2024.106205⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 256, pp.119218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784445v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of the Invasive Blue Crabs (Callinectes sapidus) in the Mediterranean: Nutritional Value, Bioactive Compounds and Sustainable By-Products Utilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Concetta Maria Messina</w:t>
+                <w:t xml:space="preserve">Enhancing the Quality of Refrigerated Smooth-Hound Shark Fillet with a Fish Gelatin Coating Enriched with Garden Cress Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Sebii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadia Ben Taheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aquatic Food Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10498850.2024.2320264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22090430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04784442v1</w:t>
+                <w:t xml:space="preserve">hal-05282380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of green phenolic compounds from lignin-based source: Role of ferulic acid esterase towards waste valorization and bioeconomic perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a new method for analyzing the behavior of rapidly dissolving films in contact with liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reuther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (A), pp.106205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2024.106205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04784449v1</w:t>
+                <w:t xml:space="preserve">hal-04784445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade gelatin from camel skin: Extraction, characterisation and potential use for thin film packaging preparation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Salem</w:t>
+                <w:t xml:space="preserve">Valorization of the Invasive Blue Crabs (Callinectes sapidus) in the Mediterranean: Nutritional Value, Bioactive Compounds and Sustainable By-Products Utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+                <w:t xml:space="preserve">Giuseppe Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacim Zouari</w:t>
+                <w:t xml:space="preserve">Giovanna Ottaviani Aalmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Maria Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109698⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22090430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282344v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edible Coatings for Fish Preservation: Literature Data on Storage Temperature, Product Requirements, Antioxidant Activity, and Coating Performance—A Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food-grade gelatin from camel skin: Extraction, characterisation and potential use for thin film packaging preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibor Janči</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iva Čanak</w:t>
+                <w:t xml:space="preserve">Kamel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox13111417⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.109698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106098v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievements in Applications of Antioxidants and Bioactive Compounds in Food: From Agriculture to Health Benefits</w:t>
+                <w:t xml:space="preserve">Edible Coatings for Fish Preservation: Literature Data on Storage Temperature, Product Requirements, Antioxidant Activity, and Coating Performance—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pišonić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ščetar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Janči</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Čanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (10), pp.1247. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13111417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox13101247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04784436v1</w:t>
+                <w:t xml:space="preserve">hal-05106098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of smectite/illite/chamomile extract in gelatin films as active food packaging materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achievements in Applications of Antioxidants and Bioactive Compounds in Food: From Agriculture to Health Benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13101247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-024-00489-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05422071v1</w:t>
+                <w:t xml:space="preserve">hal-04784436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Evaluation of the Properties of Active Films for High-Fat Fruit and Vegetable Packaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of smectite/illite/chamomile extract in gelatin films as active food packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+                <w:t xml:space="preserve">Nermine Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Guarda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María José Galotto</w:t>
+                <w:t xml:space="preserve">Rafik Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28073045⟩</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.1537-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-024-00489-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785363v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Development and Evaluation of the Properties of Active Films for High-Fat Fruit and Vegetable Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muñoz-Shugulí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mia Kurek</w:t>
+                <w:t xml:space="preserve">Abel Guarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Galotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28073045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763082v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Corona Discharge Process on Functional and Antioxidant Properties of Bio-Active Coating Applied onto PLA Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Božović</w:t>
+                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Tomašević</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emna Mlaouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12040859⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (3), pp.1115-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788720v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergic versus Antagonist Effects of Rutin on Gallic Acid or Coumarin Incorporated into Chitosan Active Films: Impacts on Their Release Kinetics and Antioxidant Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (11), pp.1934. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-functional characterization of gelatin extracted from the smooth-hound shark skins: Impact of pretreatments and drying methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Surface Corona Discharge Process on Functional and Antioxidant Properties of Bio-Active Coating Applied onto PLA Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Božović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Tomašević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19620⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12040859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788750v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable 3D printing of oral films with tunable characteristics using CMC-based inks from durian rind wastes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+                <w:t xml:space="preserve">Techno-functional characterization of gelatin extracted from the smooth-hound shark skins: Impact of pretreatments and drying methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Sebii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadia Ben Taheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 186 (10), pp.30-42. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (9), pp.e19620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785355v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of active edible coatings based on fish gelatin enriched with Moringa oleifera extract: Application in fish ( Mustelus mustelus ) fillet preservation</w:t>
+                <w:t xml:space="preserve">Sustainable 3D printing of oral films with tunable characteristics using CMC-based inks from durian rind wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maram Mezhoudi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nahed Fakhfakh</w:t>
+                <w:t xml:space="preserve">Pattaraporn Panraksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Mabrouk</w:t>
+                <w:t xml:space="preserve">Pornchai Rachtanapun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parichat Thipchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.2993⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186 (10), pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178606v1</w:t>
+                <w:t xml:space="preserve">hal-04785355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of agar addition and ultrasound treatment on thermomechanical and physical properties of smooth hound (Mustellus mustellus) skin gelatin film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Development of active edible coatings based on fish gelatin enriched with Moringa oleifera extract: Application in fish ( Mustelus mustelus ) fillet preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Mezhoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moncef Nasri</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-021-00818-9⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.3979-3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.2993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211749v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active biopackaging produced from by‐products and waste from food and marine industries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of agar addition and ultrasound treatment on thermomechanical and physical properties of smooth hound (Mustellus mustellus) skin gelatin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-021-00818-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211750v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Anthocyanin Extracts from Butterfly Pea as pH Indicator for Intelligent Gelatin Film and Methylcellulose Film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active biopackaging produced from by‐products and waste from food and marine industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.984-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023022v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the temperature and salt content of food simulant affect the release of tyrosol or phenolic acids from bioactive films?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Anthocyanin Extracts from Butterfly Pea as pH Indicator for Intelligent Gelatin Film and Methylcellulose Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Cox</w:t>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Gilbert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phunsiri Suthiluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.652-661</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211745v1</w:t>
+                <w:t xml:space="preserve">hal-04023022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Candelilla and Carnauba Wax Incorporation on the Functional Properties of Edible Sodium Caseinate Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Gaouditz</w:t>
+                <w:t xml:space="preserve">How the temperature and salt content of food simulant affect the release of tyrosol or phenolic acids from bioactive films?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Kowalska</w:t>
+                <w:t xml:space="preserve">Ruth Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21249349⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124037v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Gelatin Pouches for the Preservation of Flaxseed Oil during Storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Nasri</w:t>
+                <w:t xml:space="preserve">Effects of Candelilla and Carnauba Wax Incorporation on the Functional Properties of Edible Sodium Caseinate Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Galus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Gaouditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10020150⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.9349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21249349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123771v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive films based on cuttlefish (Sepia officinalis) skin gelatin incorporated with cuttlefish protein hydrolysates: Physicochemical characterization and antioxidant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.100477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and characteristic properties of dogfish skin gelatin gels prepared by freeze/spray-drying methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the release kinetics of phenolic acids embedded in gelatin/chitosan bioactive-packaging films: Influence of both water activity and viscosity of the food simulant on the film structure and antioxidant activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Gelatin Pouches for the Preservation of Flaxseed Oil during Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.05.199⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10020150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859832v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive edible films for food applications : Inluence of the bioactive compounds on film structure and properties</w:t>
+                <w:t xml:space="preserve">Modeling of the release kinetics of phenolic acids embedded in gelatin/chitosan bioactive-packaging films: Influence of both water activity and viscosity of the food simulant on the film structure and antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1393384⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.780-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.05.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643880v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FITNESS, première plateforme européenne sur l’emballage et le conditionnement des aliments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Sauvegrain</w:t>
+                <w:t xml:space="preserve">Bioactive edible films for food applications : Inluence of the bioactive compounds on film structure and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mario Julien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (7), pp.1137-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1393384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511722v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Sustainable PLA-Based Multilayer Complexes with Improved Barrier Properties</w:t>
+                <w:t xml:space="preserve">FITNESS, première plateforme européenne sur l’emballage et le conditionnement des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+                <w:t xml:space="preserve">Antoine Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
+                <w:t xml:space="preserve">Catherine Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Patrick P. Sauvegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
+                <w:t xml:space="preserve">Jean Mario Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154605v1</w:t>
+                <w:t xml:space="preserve">hal-02511722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Toward Sustainable PLA-Based Multilayer Complexes with Improved Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire O'Connell</w:t>
+                <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 298, pp.125064. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.3759-3771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b04064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171900v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of starch-based coatings on fruit surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Basiak</w:t>
+                <w:t xml:space="preserve">Claire O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Linke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Lenart</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Geyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 147, pp.166-173. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.125064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2018.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011040v1</w:t>
+                <w:t xml:space="preserve">hal-02171900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high power ultrasound on physical–chemical properties of polypropylene films aimed for food packaging: structure and surface features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mia Kurek</w:t>
+                <w:t xml:space="preserve">Dynamic behaviour of starch-based coatings on fruit surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Basiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+                <w:t xml:space="preserve">Manfred Linke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kata Galić</w:t>
+                <w:t xml:space="preserve">Andrzej Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-018-2416-9⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.166-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011070v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">première plateforme européenne sur l’emballage et le conditionnement des aliments!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loriot C</w:t>
+                <w:t xml:space="preserve">Effect of high power ultrasound on physical–chemical properties of polypropylene films aimed for food packaging: structure and surface features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ščetar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvegrain P</w:t>
+                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J.-M</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kata Galić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.1007-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-018-2416-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385524v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Maillard reaction and temperature on functional, structure and bioactive properties of fish gelatin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">première plateforme européenne sur l’emballage et le conditionnement des aliments!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieffer A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriot C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvegrain P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11/12, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173248v1</w:t>
+                <w:t xml:space="preserve">hal-05385524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Interactions between Starch-based Coatings and Plum Fruit Surfaces: A Physical-Chemical Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Geyer</w:t>
+                <w:t xml:space="preserve">Influence of Maillard reaction and temperature on functional, structure and bioactive properties of fish gelatin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manfred Linke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20092220⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.105196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173629v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enduits nanochargés à hautes propriétés barrière aux gaz : une alternative pour le recyclage des films d’emballages multicouches.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of Interactions between Starch-based Coatings and Plum Fruit Surfaces: A Physical-Chemical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Basiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Linke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (9), pp.2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20092220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385512v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enduits nanochargés à hautes propriétés barrière aux gaz : une alternative pour le recyclage des films d’emballages multicouches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guinault A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dole P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriot C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presle M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11/12 (18-20)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895882v1</w:t>
+                <w:t xml:space="preserve">hal-05385512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite bioactive films based on smooth-hound viscera proteins and gelatin: Physicochemical characterization and antioxidant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.176 - 186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Glycerol and Water Contents Affect the Structural and Functional Properties of Starch-Based Edible Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym10040412⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894531v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of functional properties and release kinetics on antioxidant activity of biopolymer active films and coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">How Glycerol and Water Contents Affect the Structural and Functional Properties of Starch-Based Edible Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Basiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.065⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym10040412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01667306v1</w:t>
+                <w:t xml:space="preserve">hal-01894531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of structural, functional and antioxidant properties of fish gelatin films using Maillard reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of functional properties and release kinetics on antioxidant activity of biopolymer active films and coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadhla Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.369 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818340v1</w:t>
+                <w:t xml:space="preserve">hal-01667306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Marcuzzo</w:t>
+                <w:t xml:space="preserve">Enhancement of structural, functional and antioxidant properties of fish gelatin films using Maillard reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2017.31⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.326 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497512v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of cuttlefish (Sepia officinalis) skin gelatin-protein isolate blend films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.056⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.320 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2017.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557037v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Activity and Release Kinetics of Caffeic and p -Coumaric Acids from Hydrocolloid-Based Active Films for Healthy Packaged Food</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895798v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starch type on the physico-chemical properties of edible films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawdkuen S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suthiluk P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai-Ut S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaewprachu P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05/06, pp.36-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533319v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Piasente</w:t>
+                <w:t xml:space="preserve">Development and characterization of cuttlefish (Sepia officinalis) skin gelatin-protein isolate blend films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), pp.1491-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509636v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sai-Ut S</w:t>
+                <w:t xml:space="preserve">Antioxidant Activity and Release Kinetics of Caffeic and p -Coumaric Acids from Hydrocolloid-Based Active Films for Healthy Packaged Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaewprachu P</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Nyagaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (26), pp.6906 - 6916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385508v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of starch type on the physico-chemical properties of edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Basiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.348 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620079v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orla Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.2751 - 2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385502v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lauquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 236, pp.120-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Gougeon</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5/6, pp.32-35</w:t>
+              <w:t xml:space="preserve">, 2017, 05/06, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613521v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbohydrate/protein ratio on the microstructure and the barrier and sorption properties of wheat starch-whey protein blend edible films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Lenart</w:t>
+                <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5/6, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511887v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EMAC : un emballage actif antimicrobien et durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of carbohydrate/protein ratio on the microstructure and the barrier and sorption properties of wheat starch-whey protein blend edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Basiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137838744557808E12⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (3), pp.858 - 867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490422v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the state of water and relative humidity on ageing of PLA films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet EMAC : un emballage actif antimicrobien et durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137838744557808E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01509779v1</w:t>
+                <w:t xml:space="preserve">hal-04490422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of high power ultrasound on physical-chemical properties of polypropylene films aimed for food packaging: Barrier and contact angle features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ščetar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Galić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (11), pp.1572-1578. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.5415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the state of water and relative humidity on ageing of PLA films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Piasente</w:t>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01493504v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.266 - 276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oil lamination between plasticized starch layers on film properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue : 5th International Conference on Bio-based and Biodegradable Polymers (BIOPOL-2015), 132, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482081v1</w:t>
+                <w:t xml:space="preserve">hal-01493504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticization of amorphous polystyrene by volatile organic compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of hydration on molecular dynamics and structure in chitosan films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-015-1580-4⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490724v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydration on molecular dynamics and structure in chitosan films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Plasticization of amorphous polystyrene by volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish A. Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.035⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (7), pp.1841 - 1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-015-1580-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01466268v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Effect of oil lamination between plasticized starch layers on film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Basiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Lenart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.035⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.56 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432091v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Functional Properties of Polysaccharide-Protein Bio-Based Edible Films by Chemical, Enzymatic, and Physical Cross-Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (4), pp.739 - 752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1541-4337.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lipid incorporation on functional properties of wheat gluten based edible films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.81 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493528v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electron beam irradiation on fish gelatin film properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of lipid incorporation on functional properties of wheat gluten based edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Centa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.275 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01432199v1</w:t>
+                <w:t xml:space="preserve">hal-01493528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Impact of electron beam irradiation on fish gelatin film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.02.027⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.11 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432388v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges protéines-polyosides pour des applications en emballage alimentaire.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.315 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385487v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-induced local ordering of chitosan polymer chains in thin layer films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Coupling tyrosol, quercetin or ferulic acid and electron beam irradiation to cross-link chitosan–gelatin films: A structure–function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510661v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tyrosol, quercetin or ferulic acid and electron beam irradiation to cross-link chitosan–gelatin films: A structure–function approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Water-induced local ordering of chitosan polymer chains in thin layer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.060⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510658v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques to measure sorption and migration between small molecules and packaging. A critical review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Mélanges protéines-polyosides pour des applications en emballage alimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9/10, pp.32-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02510665v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic analyses of the influence of electron beam irradiation doses on mechanical, transport properties and microstructure of chitosan-fish gelatin blend films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Techniques to measure sorption and migration between small molecules and packaging. A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Kadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (7), pp.1395-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.6872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02510663v1</w:t>
+                <w:t xml:space="preserve">hal-02510665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of relative humidity on carvacrol release and permeation properties of chitosan based films and coating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Spectroscopic analyses of the influence of electron beam irradiation doses on mechanical, transport properties and microstructure of chitosan-fish gelatin blend films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.11.132⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980586v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of n-hexane in amorphous polystyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Kadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (19), pp.1252-1258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/polb.23557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and NaCl on the release in aqueous liquid media of aroma compounds encapsulated in edible films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Effect of relative humidity on carvacrol release and permeation properties of chitosan based films and coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.11.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05193448v1</w:t>
+                <w:t xml:space="preserve">hal-00980586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release Behavior and Stability of Encapsulated d -Limonene from Emulsion-Based Edible Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of temperature and NaCl on the release in aqueous liquid media of aroma compounds encapsulated in edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf303327n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294031v1</w:t>
+                <w:t xml:space="preserve">hal-05193448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and thermal properties of a chitosan coated polyethylene bilayer film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
+                <w:t xml:space="preserve">Release Behavior and Stability of Encapsulated d -Limonene from Emulsion-Based Edible Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Tat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (49), pp.12177-12185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf303327n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650862v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Structure and thermal properties of a chitosan coated polyethylene bilayer film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mary Nguimjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.037⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (8), pp.1232 - 1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510774v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de matière au travers des emballages au contact de produits alimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 370 (1-2), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565946v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine Oxidation and the Role of Cork</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Transferts de matière au travers des emballages au contact de produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Endrizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009-009/010, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264364v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de matière au travers d’emballages au contact de produits alimentaires.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Wine Oxidation and the Role of Cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Alinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (1), pp.20-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408390802248585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385450v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of small molecules in edible films: Effect of water and interactions between diffusant and biopolymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Transferts de matière au travers d’emballages au contact de produits alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Endrizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassagne D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 09/10, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00298031v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of Active Aroma Compound against Moisture and Oxygen by Encapsulation in Biopolymeric Emulsion-Based Edible Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Hambleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (3), pp.1058-1063. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm701230a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les emballages comestibles : nature, fonctionnalité et utilisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Diffusion of small molecules in edible films: Effect of water and interactions between diffusant and biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106 (4), pp.1340-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.03.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379930v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surfactants and drying rate on barrier properties of emulsified edible films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les emballages comestibles : nature, fonctionnalité et utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 124, pp.9-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05476594v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Surface Tension Characterization for Food, Pharmaceutical and Packaging Products: A Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of surfactants and drying rate on barrier properties of emulsified edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408390591000884⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (2), pp.183-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.1995.tb01370.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539587v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Homogeneity and Structure Affect Water Vapor Permeability of Model Edible Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin-Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (2), pp.426-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.1993.tb04290.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plasticizers (Water and Glycerol) on the Diffusion of a Small Molecule in Iota-Carrageenan Biopolymer Films for Edible Coating Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Importance of Surface Tension Characterization for Food, Pharmaceutical and Packaging Products: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm060179r⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (5), pp.391-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408390591000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303126v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting properties at the surface of iota-carrageenan-based edible films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of Plasticizers (Water and Glycerol) on the Diffusion of a Small Molecule in Iota-Carrageenan Biopolymer Films for Edible Coating Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.07.030⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (6), pp.2011-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm060179r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02303133v1</w:t>
+                <w:t xml:space="preserve">hal-02303126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational Diffusion Coefficients of Volatile Compounds in Various Aqueous Solutions at Low and Subzero Temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Wetting properties at the surface of iota-carrageenan-based edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf050454l⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 294 (2), pp.400-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02303194v1</w:t>
+                <w:t xml:space="preserve">hal-02303133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma Volatility from Aqueous Sucrose Solutions at Low and Subzero Temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Translational Diffusion Coefficients of Volatile Compounds in Various Aqueous Solutions at Low and Subzero Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 52 (23), pp.7064-7069. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf040171d⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 53 (17), pp.6771-6776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf050454l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02303204v1</w:t>
+                <w:t xml:space="preserve">hal-02303194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les substances alimentaires filmogènes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aroma Volatility from Aqueous Sucrose Solutions at Low and Subzero Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (23), pp.7064-7069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf040171d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687058v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapor permeability and diffusivity through methylcellulose edible films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les substances alimentaires filmogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Meares</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 115 (11), pp.15-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476590v1</w:t>
+                <w:t xml:space="preserve">hal-02687058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma compound and water vapor permeability of edible films and polymeric packagings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 42 (12), pp.2871-2875. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf00048a041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf00048a041⟩</w:t>
+                <w:t xml:space="preserve">hal-05476593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water vapor permeability and diffusivity through methylcellulose edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 91 (1-2), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0376-7388(94)00024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476593v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of composite fish gelatin-based films: role of zein, psyllium and shellac incorporation on their functional properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of annealing and crosslinking of PVA films on gallic acid release kinetics and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amouzou Kd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517423v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of films for enhanced barrier properties of biodegradable packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Development of composite fish gelatin-based films: role of zein, psyllium and shellac incorporation on their functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabra M.J</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Circular Packaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517433v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing and crosslinking of PVA films on gallic acid release kinetics and antioxidant properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of films for enhanced barrier properties of biodegradable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurek M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabra M.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4th International Circular Packaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517402v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of fish by-products for sustainable blue economy: nutraceutical, feed, and food sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arena R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santulli A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messina C.M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual FORTHEM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the impact of various natural cross-linkers for gelatin coatings on their functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Rassamni L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13548,3392 +13682,3392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating strategy to improve biobased and biodegradable packaging for food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting an end to wasteful packaging: Hopes and fates</w:t>
+                <w:t xml:space="preserve">Films et enrobages pour la rétention et la protection des arômes dans les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Annual FORTHEM conference-FORTHEM For the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FORTHEM, Mar 2024, On-line, France</w:t>
+              <w:t xml:space="preserve">Congrès Goût et Arômes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283132v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films et enrobages pour la rétention et la protection des arômes dans les aliments</w:t>
+                <w:t xml:space="preserve">Putting an end to wasteful packaging: Hopes and fates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Goût et Arômes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">First Annual FORTHEM conference-FORTHEM For the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORTHEM, Mar 2024, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283105v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a method for analyzing the behavior of rapidly dissolving films in contact with water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Pharmaceutics, Advanced technologies enabling new therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APV – APGI - ADRITELF, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pla/Protein Complex Films: Multilayer Process and Properties. Matbim 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeancarlo Renzo Rocca Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Packaging Material/Bioproduct Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de films biodégradables à base de gélatine et d’isolat protéique de la peau de seiche commune (Sepia officinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedi O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Biotechnologie et Valorisation des Bio-Ressources.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Tabarka, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and antioxidant activity of cuttlefish (Sepia officinalis) skin protein isolate / gelatin blend films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedia O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA/protein complex films: multilayer process and properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquarelli R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontaine S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated stability testing of PLA under wet conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C.-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of PLA at temperatures far and close Tg in dry and wet environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on structure and molecular dynamics of chitosan films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334893v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of water on structure and molecular dynamics of chitosan films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272086v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of interactions induced by electron beam irradiation of hydrocolloid edible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of corona treatment on PLA film properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piasente F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of natural antioxidants from hydrocolloid edible films affected by irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling effect of natural antioxidants addition and electron beam irradiation on chitosan-fish gelatin films properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electron beam irradiation on the release of natural antioxidant encapsulated in biopolymer blend films: application as active packaging.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Sustainable food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionizing Radiation and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Neutrons and Foods.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334848v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between moisture transfer, water wettability and structure of gelatin based films treated or not by electron beam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Water in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable food packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Influence of electron beam irradiation on the release of natural antioxidant encapsulated in biopolymer blend films: application as active packaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutrons and Foods.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Ionizing Radiation and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335358v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of thermal, mechanical, barrier and structural properties of blend polysaccharide and protein edible film by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfers of small molecules at the interfaces in food/packaging systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFT Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards non classical techniques for measuring sorption, diffusion and permeation in packaging materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international meeting on Material/Bioproduct Interaction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How liquid media compositions influence the release of active molecules from active edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface properties on the release of active compounds encapsulated in carrageenan-based films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBIM : 2nd International Meeting on Material / Bioproduct Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of water and active molecules at the interfaces in complex food systems: theoretical and practical aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassagne D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release kinetics in aqueous media of volatile and non volatile compounds encapsulated in carrageenan-based films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Food Technologists, Biotechnologists and Nutritionnists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of edible extruded films made from sodium and calcium caséinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Belyamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prochazka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Assezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodegradable and Biobased Polymer (BIOPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the ionic strength of dissolution media can control the release of a drug encapsulated in iota carrageenan coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APGI - ADRITELF, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of small molecules in edible films: effect of water and interactions between diffusant and polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Food Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les substances alimentaires filmogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coeffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Substances alimentaires filmogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16943,6905 +17077,6905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin-zein coated paper sheet with enhanced properties for food packaging applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+                <w:t xml:space="preserve">Release of allyl isothiocyanate from antifungal hydrogels based on sodium alginate and β-cyclodextrin inclusion complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muñoz-Shugulí C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodríguez Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galotto M.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517500v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chlorogenic acid or essential oils of carrageenan-alginate edible films on structural, functional and release properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ščetar M</w:t>
+                <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517453v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gelatin-zein coated paper sheet with enhanced properties for food packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517513v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of allyl isothiocyanate from antifungal hydrogels based on sodium alginate and β-cyclodextrin inclusion complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Impact of chlorogenic acid or essential oils of carrageenan-alginate edible films on structural, functional and release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pišonić P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klepac D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stulić V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ščetar M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517441v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of formulation on the release kinetic of sea fennel (Crithmum maritimum) extract and chlorogenic acid incorporated into carrageenan-based films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avidos L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisonic P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisonic P</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Klepac D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scetar M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of structural and barrier characteristics of wet gelatin layers subjected to corona air plasma for packaging uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais Ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystianiak A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heintz O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Ml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Corona surface treatment on antioxidant-PLA films coated with gelatine-based layer incorporating different phenolic compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">The effect of annealing and humidity on the barrier properties of different bi-oriented PLA films of different grades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517456v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral excipients to reduce moisture sensitivity of orodispersible films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rollet N</w:t>
+                <w:t xml:space="preserve">Influence of the Corona surface treatment on antioxidant-PLA films coated with gelatine-based layer incorporating different phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offei C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Innovation in Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517459v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of annealing and humidity on the barrier properties of different bi-oriented PLA films of different grades.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaucher V</w:t>
+                <w:t xml:space="preserve">Mineral excipients to reduce moisture sensitivity of orodispersible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuther M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th Conference on Innovation in Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517504v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How bio-orientation influences the barrier properties of PLA films of different grades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Z</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucher V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degoutin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of cloisite incorporation on the functional properties of coated active-PLA packaging films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brachais Ch</w:t>
+                <w:t xml:space="preserve">Hot melt extrusion, a promising technology for oral thin film manufacturing and process scale-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuther M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Controlled Release Society: Annual Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283233v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a promising manufacturing technology on the physical and chemical properties of oral thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuther M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollet N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505609v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Shelf-life Estimation of Packaged Foods in Food Engineering Programmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poças F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galić K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ščetar M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLIM2024, 11th Shelf Life International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Reggion Amilia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot melt extrusion, a promising technology for oral thin film manufacturing and process scale-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rollet N</w:t>
+                <w:t xml:space="preserve">Role of cloisite incorporation on the functional properties of coated active-PLA packaging films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais Ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torres-Mediano A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Controlled Release Society: Annual Meeting and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272875v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a promising manufacturing technology on the physical and chemical properties of oral thin films.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272777v1</w:t>
+                <w:t xml:space="preserve">hal-04505609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning shelf-life estimation of packaged foods in food engineering programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poças F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galic K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scetar M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shelf Life International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Reggio Emilia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the manufacturing process on orodispersible film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FitNESS 2.0_project: a non-linear e-learning platform on knowledge on food packaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boucher J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornuau G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corredig M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an analytical method for assessing the solubility kinetics of packaging films in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd CIRCUL-A-BILITY CONFERENCE COST Action (CA19124): Rethinking Packaging for Circular and Sustainable Food Supply Chains of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of high oxygen barrier coatings based on gelatin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thébaut A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thébault J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity related to physico-chemical properties of chitosan-gelatin bioactive films: kinetic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanner C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and antioxidant properties of chitosan-lignin composite films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active coatings/films for perishable foods preservation : a Franco-Thai project.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLA ageing kinetics as a function of the state of water in contact: impact on structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338905v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA ageing and food packaging application: impact of water on the structure and functional properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+                <w:t xml:space="preserve">Active coatings/films for perishable foods preservation : a Franco-Thai project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Amara C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaewprachu P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suthiluk P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338895v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Maillard reaction on physico-chemical properties of fish gelatin based film.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">PLA ageing and food packaging application: impact of water on the structure and functional properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C.-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338851v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA ageing kinetics as a function of the state of water in contact: impact on structure.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of Maillard reaction on physico-chemical properties of fish gelatin based film.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kchaou H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhedia O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jridi M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338859v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the homogenization process impact the structure and antioxidant properties of chitosan-lignin composite films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial paper from pineapple (cv. ‘Nang Lae’) leaf fiber incorporated with bio-synthesized silver nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saekow M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuanpet J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng L.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying T.Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinijsuwan S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th Food Innovation Asia Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water effects on chitosan-lignin films: Impact of storage conditions on functional properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensidoni A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337468v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass transition of chitosan films as function of the acid used for powder dissolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine-Perdrillat C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Water effects on chitosan-lignin films: Impact of storage conditions on functional properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338634v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in PLA structure and properties when ageing at various RH and temperatures far and close Tg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of water activity on mechanical properties of wheat gluten-based edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centa J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268994v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-gelatin blend film: effect of films thickness, relative humidity conditions and polymer ratio on functional properties of edible films.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of CO2 sorption on PLA properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Biopol 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337447v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water activity on mechanical properties of wheat gluten-based edible films.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337433v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thickness of wheat gluten-based edible films on surface hydrophilicity and water vapour permeability.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Chitosan-gelatin blend film: effect of films thickness, relative humidity conditions and polymer ratio on functional properties of edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337401v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of water activity on mechanical properties of wheat gluten-based edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centa J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337381v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of thickness of wheat gluten-based edible films on surface hydrophilicity and water vapour permeability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocca-Smith J.-R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacometti M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scapin F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopol 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337451v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337443v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 sorption on PLA properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337460v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water activity on mechanical properties of wheat gluten-based edible films.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337428v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Delivery of functionality in complex food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to favor crosslinking in hydrocolloid-based edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Delivery of Functionality in Complex Food Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electron beam irradiation on mechanical, barrier and structural properties of chitosan-fish gelatin blend films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornaz S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and foods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of both active compounds (ferulic acid and tyrosol) and electron beam irradiation on the functional properties of edible protein-polysaccharide films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornaz S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics in chitosan packaging films affected by small molecules (water, active compounds).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine-Perdrillat C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Gums and Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water vapour on the structure and the functional properties of chitosan based food packaging films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Gums and Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of relative humidity on the functional and barrier properties of bio-based packaging films and active coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galić K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international symposium on food packaging.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and sorption properties of amorphous polystyrene films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadam A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBIM 2nd international meeting on Material/Bioproduct Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption properties of amorphous polystyrene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadam A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international symposium on food packaging.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dissolution media on the release of an active compound encapsulated in iota-carrageenans based films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsons P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hambleton A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water, oxygen and aroma barrier properties of iota-carrageenan emulsions-based films used for encapsulation of active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hambleton A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of FTIR-ATR for the measurement of water apparent diffusivity in edible biopolymers films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ISOPOW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture diffusivity determination at macroscopic and molecular scales in composite food containing emulsion-based edible barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium: Delivery of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer of small molecules within food packaging films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dury-Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of Food Science and Technology (IUFOST).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermal process on structure and functional properties of edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of contact angle measurements and microscopic studies to the knowledge of self-emulsifying drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EUFEPS Conference on Optimising Drug Delivery and Formulation: Evaluation of Drug Delivery Systems. Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the goniometry for studying small molecules transfer at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action n°921: Food Matrices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23851,192 +23985,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et procédés d'emballage pour les industries alimentaires, cosmétiques et pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Scetar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE editions, 376pp, 2022, 978-1-78948-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging Materials and Processing for Food, Pharmaceuticals and Cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24044,51 +24178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 386pp, 2021, 978-1-78945-039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24098,383 +24232,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good practices of innovative management of internationalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Biettron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Avenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Di Bono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forthem alliance Universities’ selected Good Practices in R&amp;I Toward a European University,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, electrònica, Universitat de València, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7203/PUV-OA-451-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Water and Volatiles at Interfaces: Application to Complex Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Hambleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Food Process Engineering Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.445-456, 2013, 978-1-4614-7905-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7906-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture loss, gain and migration in foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Beverage Stability and Shelf Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.63-105, 2011, 9781845697013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/9780857092540.1.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24484,349 +24618,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastiques utilisés en agriculture et pour l’alimentation : usages, propriétés et impacts. Résumé du rapport d’ESCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAé - CNRS. 2025, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId621"/>
+      <w:footerReference w:type="default" r:id="rId626"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24894,51 +25028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B2E7F9"/>
+    <w:nsid w:val="7F7C5420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25125,51 +25259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-debeaufort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4760-0500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088411494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Avidos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Babi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2026.101731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Stanley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culliton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Arena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manuguerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Marchan Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petrosillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lanzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15202952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Soka&#269; Cvetni&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#268;anak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca &#268;aki&#263; Semen&#269;i&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14080906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Boujelbane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkeni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1596681" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17142280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reuther" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05340426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinna Salda&#241;a&#8208;pierard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Mai Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Fabra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Ghasemi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;&#269;etar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Sebii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Ben Taheur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Fakhfakh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10498850.2024.2320264" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106205" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Renda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ottaviani Aalmo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Maria Messina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22090430" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784449v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Kumar Sarangi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Srivastava" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekanand Vivekanand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulden Goksen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar Sahoo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119218" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hajlaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109698" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pi&#353;oni&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jan&#269;i" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111417" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13101247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermine Sayah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00489-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Shugul&#237;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Mercado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guarda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Galotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bo&#382;ovi&#263;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12040859" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19620" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Panraksa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornchai Rachtanapun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parichat Thipchai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.03.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Mezhoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mabrouk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2993" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nasri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-00818-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13121" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04023022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Suthiluk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cox" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gilbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03124037v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Galus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaouditz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kowalska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249349" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10020150" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100477" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.06.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kieffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Sauvegrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Basiak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Linke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lenart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Geyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2018.09.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LHX7FGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Gali&#263;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-018-2416-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriot C" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvegrain P" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J.-M" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105196" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173629v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20092220" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinault A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais M" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Presle M" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10040412" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895798v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nyagaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01846" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.122" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511887v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7807" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490422v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137838744557808E12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558457v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5415" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482081v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.098" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490724v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish A. Kadam" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-015-1580-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493528v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Centa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giacometti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.04.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510661v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.11.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZKDVCXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510665v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kadam" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6872" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCT1BDZN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980586v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Galic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.11.132" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173927v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23557" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BZ7LKCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193448v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.035" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294031v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Tat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf303327n" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mary Nguimjeu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.039" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LKX4CWP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565946v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264364v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Alinc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390802248585" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385450v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassagne D" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298031v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.03.076" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTDR6W5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292027v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Hambleton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701230a" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379930v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476594v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1995.tb01370.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7KMGK18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539587v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390591000884" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476585v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Polo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1993.tb04290.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29FFD7AD5584921DC1AE01131B48BE549DCCC17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303194v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Covarrubias-Cervantes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050454l" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LBDMGH6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303204v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf040171d" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB4JDRMD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687058v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couarraze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cucco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476590v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meares" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(94)00024-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC1LZN2L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476593v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voilley" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf00048a041" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-202G6HWX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517423v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517433v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517402v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amouzou Kd" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arena R" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santulli A" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messina C.M" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517389v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rassamni L" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283111v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283132v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283105v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272661v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuther M" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet N" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334948v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau N" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334909v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piasente F" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335358v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334804v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335356v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272257v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn F" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272250v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334777v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272242v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676472v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belyamani" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272237v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839639v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517500v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517453v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#353;oni&#263; P." TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klepac D" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuli&#263; V" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517441v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Shugul&#237; C" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Mercado" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galotto M.J" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517496v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidos L" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisonic P" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517490v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais Ch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystianiak A" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heintz O" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ml" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517456v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offei C" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517504v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283212v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283233v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel M" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain C" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Mediano A" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282394v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#231;as F." TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gali&#263; K" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272875v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272777v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373204v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#231;as F" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galic K" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272977v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373197v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher J" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornuau G" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corredig M" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272966v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373020v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;baut A" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinault" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;bault J" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338859v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338877v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saekow M." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuanpet J" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng L.C" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying T.Y" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinijsuwan S" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337468v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337433v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centa J" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337401v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.-R" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacometti M" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scapin F" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337428v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337322v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337309v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337288v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debeaufort" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335481v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadam A" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337302v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268934v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsons P" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambleton A" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268866v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335432v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335441v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335418v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335411v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268779v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335389v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282423v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scetar" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282434v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476578v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Biettron" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Avenia" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Bono" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/PUV-OA-451-4" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511760v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7906-2_21" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83281C858F6E9540A708C61CDBCCB27D5A043B7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378503v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092540.1.63" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476566v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-debeaufort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4760-0500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088411494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Avidos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Babi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2026.101731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Donald Amouzou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Stanley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culliton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Arena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manuguerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Marchan Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petrosillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lanzoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15202952" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Boujelbane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkeni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1596681" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Soka&#269; Cvetni&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#268;anak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca &#268;aki&#263; Semen&#269;i&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14080906" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17142280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reuther" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125536" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05340426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinna Salda&#241;a&#8208;pierard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Mai Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70079" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Fabra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Ghasemi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;&#269;etar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111624" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Kumar Sarangi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Srivastava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekanand Vivekanand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulden Goksen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar Sahoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119218" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Sebii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Ben Taheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Fakhfakh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10498850.2024.2320264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784445v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106205" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Renda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ottaviani Aalmo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Maria Messina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22090430" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hajlaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Zouari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109698" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pi&#353;oni&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jan&#269;i" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111417" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13101247" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422071v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermine Sayah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00489-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Shugul&#237;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Mercado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guarda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Galotto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bo&#382;ovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12040859" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19620" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Panraksa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornchai Rachtanapun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parichat Thipchai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.03.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Mezhoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mabrouk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nasri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-00818-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04023022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Suthiluk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cox" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gilbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03124037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Galus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaouditz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kowalska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249349" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.06.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10020150" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kieffer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Sauvegrain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Basiak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Linke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lenart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Geyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2018.09.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LHX7FGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Gali&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-018-2416-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer A" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriot C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvegrain P" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J.-M" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen M" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105196" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20092220" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinault A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais M" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Presle M" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10040412" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nyagaya" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01846" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533319v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.122" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7807" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137838744557808E12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5415" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490724v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish A. Kadam" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-015-1580-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482081v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.098" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493528v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Centa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giacometti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.04.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510661v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.11.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZKDVCXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510665v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kadam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6872" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCT1BDZN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173927v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23557" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BZ7LKCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980586v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Galic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.11.132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193448v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.035" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294031v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Tat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf303327n" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650862v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mary Nguimjeu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.039" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LKX4CWP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565946v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264364v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Alinc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390802248585" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385450v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassagne D" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292027v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Hambleton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701230a" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298031v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.03.076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTDR6W5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379930v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476594v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1995.tb01370.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7KMGK18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476585v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Polo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1993.tb04290.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29FFD7AD5584921DC1AE01131B48BE549DCCC17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539587v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390591000884" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303194v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Covarrubias-Cervantes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050454l" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LBDMGH6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303204v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf040171d" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB4JDRMD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687058v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couarraze" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cucco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476593v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voilley" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf00048a041" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-202G6HWX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476590v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meares" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(94)00024-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC1LZN2L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517402v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amouzou Kd" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517423v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517433v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517416v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arena R" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santulli A" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messina C.M" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517389v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rassamni L" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283111v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283105v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272661v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuther M" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet N" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334948v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau N" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334909v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piasente F" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335358v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334804v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335356v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272257v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn F" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272250v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334777v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272242v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676472v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belyamani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272237v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839639v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517441v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Shugul&#237; C" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Mercado" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galotto M.J" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517500v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517453v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#353;oni&#263; P." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klepac D" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuli&#263; V" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517496v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidos L" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisonic P" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517490v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais Ch" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystianiak A" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heintz O" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ml" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517504v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517456v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offei C" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517459v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283212v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272875v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272777v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282394v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#231;as F." TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gali&#263; K" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283233v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel M" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain C" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Mediano A" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373204v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#231;as F" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galic K" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272977v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373197v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher J" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornuau G" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corredig M" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272966v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373020v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;baut A" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinault" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;bault J" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338859v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338877v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saekow M." TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuanpet J" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng L.C" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying T.Y" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinijsuwan S" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337468v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337428v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centa J" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337433v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337401v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.-R" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacometti M" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scapin F" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337322v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337309v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337288v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debeaufort" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335481v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadam A" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337302v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268934v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsons P" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambleton A" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268866v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335432v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335441v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335418v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335411v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268779v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335389v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282423v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scetar" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282434v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476578v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Biettron" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Avenia" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Bono" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/PUV-OA-451-4" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511760v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7906-2_21" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83281C858F6E9540A708C61CDBCCB27D5A043B7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378503v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092540.1.63" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476566v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>