--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -636,360 +636,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGR2 protein expression in colorectal tumour epithelialcompartment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les organoïdes normaux et leurs applications dans la recherche sur le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bassal</w:t>
+                <w:t xml:space="preserve">Frederic Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Beq</w:t>
+                <w:t xml:space="preserve">Valerie Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bonhomme</w:t>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Boisteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Fessart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-328739. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (1), pp.58-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-328739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930716v1</w:t>
+                <w:t xml:space="preserve">hal-03514507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organoïdes normaux et leurs applications dans la recherche sur le cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGR2 protein expression in colorectal tumour epithelialcompartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Delom</w:t>
+                <w:t xml:space="preserve">F Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Le Morvan</w:t>
+                <w:t xml:space="preserve">Stéphanie Beq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Robert</w:t>
+                <w:t xml:space="preserve">Benjamin Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fessart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeric Boisteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (1), pp.58-64. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-328739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-328739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514507v1</w:t>
+                <w:t xml:space="preserve">hal-03930716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of genomic and transcriptomic alterations of AGR2 and AGR3 in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Villamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.220068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1023,51 +1023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior gradient proteins in gastrointestinal cancers: from cell biology to pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Posseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular AGR2 triggers lung tumour cell proliferation through repression of p21(CIP1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Barbeyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,103 +1291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anterior GRadient (AGR) family proteins in epithelial ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (1), pp.271. </w:t>
@@ -1425,51 +1425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients Lung Derived Tumoroids (PLDTs) to model therapeutic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Begiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,351 +1553,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of Proprotein Convertases in T Cells Inhibits PD-1 Expression and Creates a Favorable Immune Microenvironment in Colorectal Cancer</w:t>
+                <w:t xml:space="preserve">Extracellular AGR3 regulates breast cancer cells migration via Src signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Tomé</w:t>
+                <w:t xml:space="preserve">Joanna Obacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Pappalardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Soulet</w:t>
+                <w:t xml:space="preserve">Lucia Sommerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Javier López</w:t>
+                <w:t xml:space="preserve">Daria Sicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jone Olaizola</w:t>
+                <w:t xml:space="preserve">Michal Durech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-0086⟩</w:t>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.4449-4456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ol.2019.10849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407117v1</w:t>
+                <w:t xml:space="preserve">hal-02365416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular AGR3 regulates breast cancer cells migration via Src signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inactivation of Proprotein Convertases in T Cells Inhibits PD-1 Expression and Creates a Favorable Immune Microenvironment in Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Sommerova</w:t>
+                <w:t xml:space="preserve">Mercedes Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Sicari</w:t>
+                <w:t xml:space="preserve">Angela Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Durech</w:t>
+                <w:t xml:space="preserve">José Javier López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Avril</w:t>
+                <w:t xml:space="preserve">Jone Olaizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.4449-4456. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (19), pp.5008-5021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ol.2019.10849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365416v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of protein disulphide isomerase AGR2 in the tumour niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Nazaraliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fessart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 110 (12), pp.271-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1931,77 +1931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretion of protein disulphide isomerase AGR2 confers tumorigenic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Domblides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic remodeling of proteasome in right heart failure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Negrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arisa Higa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bouchecareilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,51 +2544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation, identification and profiling of membrane proteins by GFC/ IEC/SDS-PAGE and MALDI TOF MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellesoeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borchiellini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Gavriel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guilbard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ogier-Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2024.0561" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Courtier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsia Bakambamba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Modugno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Goupil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lhomond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03930716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonhomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Boisteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fessart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Villamor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.220068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02452-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Barbeyrac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boutin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2020.118920" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hartog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-021-02060-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Begiristain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Begueret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2020.118808" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tom&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pappalardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Olaizola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-0086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sommerova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sicari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Durech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2019.10849" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Nazaraliyev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Domblides" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif A. Eriksson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13887" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Negrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Thiolat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Crevel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arisa Higa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mulot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchecareilh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thang Nguy&#234;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.275529" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tret&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lhomond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calloch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=17093317" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellesoeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borchiellini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Gavriel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guilbard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ogier-Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2024.0561" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Courtier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsia Bakambamba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Modugno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Goupil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lhomond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fessart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03930716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Boisteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328739" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Villamor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.220068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02452-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Barbeyrac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boutin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2020.118920" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hartog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-021-02060-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Begiristain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Begueret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2020.118808" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sommerova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sicari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Durech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2019.10849" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tom&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pappalardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier L&#243;pez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Olaizola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-0086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Nazaraliyev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Domblides" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif A. Eriksson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13887" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Negrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Thiolat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Crevel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arisa Higa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mulot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchecareilh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thang Nguy&#234;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.275529" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tret&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lhomond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calloch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=17093317" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>