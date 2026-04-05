--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -264,905 +264,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMRED, ICMJE/COPE, EQUATOR : cadres et normes de publication des recherches originales en santé publique</w:t>
+                <w:t xml:space="preserve">A Trans and Queer Discursive Approach to Gender Diversity and Misgendering in the Transgender and Gender Diverse Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Zanini</w:t>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.255.0229⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22020178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353088v1</w:t>
+                <w:t xml:space="preserve">hal-05113134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trans and Queer Discursive Approach to Gender Diversity and Misgendering in the Transgender and Gender Diverse Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Baleige</w:t>
+                <w:t xml:space="preserve">La recherche est une démarche, l’expérience est singulière et l’expertise est collective…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph22020178⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.7-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.255.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113134v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche est une démarche, l’expérience est singulière et l’expertise est collective…</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démocratie en santé et santé bucco-dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Walger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.7-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.255.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2025, vol. 37 (2), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.252.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324876v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie en santé et santé bucco-dentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMRED, ICMJE/COPE, EQUATOR : cadres et normes de publication des recherches originales en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tubert-Jeannin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bertaud-Gounot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 37 (2), pp.15-18. </w:t>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.229-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.252.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.255.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085663v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal consistency of the Mental Health Professional Culture Inventory: A pilot study in Romanian population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Kane</w:t>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+                <w:t xml:space="preserve">Mickael Gette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/tnsci-2022-0350⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967078v1</w:t>
+                <w:t xml:space="preserve">hal-04621910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal consistency of the Mental Health Professional Culture Inventory: A pilot study in Romanian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Rolland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2022-0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932683v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Francois Berdougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621910v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Resistance of Direct versus Indirect Restorations on Posterior Teeth: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,64 +1282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoral Ultrasonography for Periodontal Tissue Exploration: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,64 +1416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supportive oncology care: a resource unequally mobilized to cope with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1520,51 +1520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,103 +1624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dilemmes éthiques des professionnels des services de santé mentale face à la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 14 (1), pp.78-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,51 +1754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et démocratie en santé : cadre, concepts et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bertaud-Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1977,4696 +1977,4696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guernut</w:t>
+                <w:t xml:space="preserve">Is There a Link between Oropharyngeal Microbiome and Schizophrenia? A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufour-Rainfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191911983⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793606v1</w:t>
+                <w:t xml:space="preserve">hal-03654323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Inequalities in the Uptake of Supportive Care to Improve Practices in the Cancer Care Continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The impact of COVID-19 on psychiatric and mental health services in Europe: suffering experienced by professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barbe</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fuenzalida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14246053⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-08776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503171v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Link between Oropharyngeal Microbiome and Schizophrenia? A Narrative Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diane Dufour-Rainfray</w:t>
+                <w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020846⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654323v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Opportunities and Challenges for Professionals in Psychiatry and Mental Health Care Using Digital Technologies During the COVID-19 Pandemic: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e30359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815882v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and Challenges for Professionals in Psychiatry and Mental Health Care Using Digital Technologies During the COVID-19 Pandemic: Systematic Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+                <w:t xml:space="preserve">Another Look at the Contribution of Oral Microbiota to the Pathogenesis of Rheumatoid Arthritis: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Maes</w:t>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30359⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654485v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of COVID-19 on psychiatric and mental health services in Europe: suffering experienced by professionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">COVID-19 and Physical Distancing Measures: Experience of Psychiatric Professionals in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Fuenzalida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-08776-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503182v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Look at the Contribution of Oral Microbiota to the Pathogenesis of Rheumatoid Arthritis: A Narrative Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010059⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.9e-9e. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0009e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654328v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Physical Distancing Measures: Experience of Psychiatric Professionals in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la COVID-19 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042214⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.2c-2c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0002c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000659v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kane</w:t>
+                <w:t xml:space="preserve">Periodontal Care and Treatment Provision by General Dentists in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Fauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Offner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0009e⟩</w:t>
+              <w:t xml:space="preserve">International Dental Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (5), pp.667-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.identj.2022.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000787v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la COVID-19 en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Understanding Inequalities in the Uptake of Supportive Care to Improve Practices in the Cancer Care Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.6053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14246053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0002c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000825v1</w:t>
+                <w:t xml:space="preserve">hal-04503171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontal Care and Treatment Provision by General Dentists in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Offner</w:t>
+                <w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dental Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72 (5), pp.667-673. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.11983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.identj.2022.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191911983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527546v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Impacts of the COVID-19 Pandemic on Mental Health Facilities and Psychiatric Professionals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Maes</w:t>
+                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (6), pp.354-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464579v1</w:t>
+                <w:t xml:space="preserve">hal-03650784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Pre and Probiotics Involved in the Modulation of Oral Bacterial Species: New Therapeutic Leads in Mental Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ridder</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Maitre</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650784v1</w:t>
+                <w:t xml:space="preserve">hal-03650768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre and Probiotics Involved in the Modulation of Oral Bacterial Species: New Therapeutic Leads in Mental Disorders?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A qualitative study on experiences of persons with schizophrenia in oral-health-related quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071450⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Oral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.e050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1807-3107bor-2021.vol35.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650768v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative study on experiences of persons with schizophrenia in oral-health-related quality of life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Dimensional Structure and Preliminary Results of the External Constructs of the Schizophrenia Coping Oral Health Profile and Index (SCOOHPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Oral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1807-3107bor-2021.vol35.0050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (23), pp.12413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182312413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650748v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Structure and Preliminary Results of the External Constructs of the Schizophrenia Coping Oral Health Profile and Index (SCOOHPI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser les partenariats entre écoles primaires et secteurs de psychiatrie infanto-juvénile en temps de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182312413⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 32 (5), pp.531-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.205.0531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650773v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les partenariats entre écoles primaires et secteurs de psychiatrie infanto-juvénile en temps de COVID-19</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence and Therapeutic Perspectives in the Relationship between the Oral Microbiome and Alzheimer’s Disease: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 32 (5), pp.531-535. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.11157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.205.0531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182111157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650806v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and Therapeutic Perspectives in the Relationship between the Oral Microbiome and Alzheimer’s Disease: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amador</w:t>
+                <w:t xml:space="preserve">Validité de structure des échelles psychométriques en santé bucco-dentaire : exemple de la perception de la santé bucco-dentaire en population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Varron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tubert- Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182111157⟩</w:t>
+              <w:t xml:space="preserve">Biostatistiques et sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650770v1</w:t>
+                <w:t xml:space="preserve">hal-03426907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité de structure des échelles psychométriques en santé bucco-dentaire : exemple de la perception de la santé bucco-dentaire en population générale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tubert- Jeannin</w:t>
+                <w:t xml:space="preserve">L’expérience professionnelle de soins entraves par les mesures de distanciation physique en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelin Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistiques et sciences de la santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426907v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience professionnelle de soins entraves par les mesures de distanciation physique en psychiatrie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The oral health of individuals with schizophrenia: A major public health problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Special Care in Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.327-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/scd.12576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650797v1</w:t>
+                <w:t xml:space="preserve">hal-03649181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oral health of individuals with schizophrenia: A major public health problem</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the Schizophrenia Oral Health pro-file: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Care in Dentistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649181v1</w:t>
+                <w:t xml:space="preserve">hal-03650762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Schizophrenia Oral Health pro-file: preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Rouached</w:t>
+                <w:t xml:space="preserve">International professional practices in mental health, organization of psychiatric care, and COVID-19: A survey protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amador</w:t>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (12), pp.e0261818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650762v1</w:t>
+                <w:t xml:space="preserve">hal-03649177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International professional practices in mental health, organization of psychiatric care, and COVID-19: A survey protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Early Impacts of the COVID-19 Pandemic on Mental Health Facilities and Psychiatric Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Breton</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (12), pp.e0261818. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (15), pp.8034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18158034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649177v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Recovery-Oriented Support Groups Facilitated by Peer Support Workers in Times of COVID-19: Protocol for a Feasibility Pre-Post Study</w:t>
+                <w:t xml:space="preserve">Pairs aidants professionnels en santé mentale : faciliter l’accès aux soins et services axés sur le rétablissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janie Houle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650808v1</w:t>
+                <w:t xml:space="preserve">hal-03650830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gap Between the Oral Health of those with Serious Mental Health Disorders and the General Population: A Major Public Health Problem</w:t>
+                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dardaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Schizophrenia &amp; Related Psychoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.69-72</w:t>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.55-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649208v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairs aidants professionnels en santé mentale : faciliter l’accès aux soins et services axés sur le rétablissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
+                <w:t xml:space="preserve">Besoins de soins dentaires chez les personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hénault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Moussa-Badran Sahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.37-42</w:t>
+              <w:t xml:space="preserve">Information Dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650830v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
+                <w:t xml:space="preserve">Oral health treatment habits of people with schizophrenia in France A retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pavageau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Goueslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650658v1</w:t>
+                <w:t xml:space="preserve">hal-02532845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins de soins dentaires chez les personnes en situation de handicap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anticholinergic drugs and oral health-related quality of life in patients with schizophrenia: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Dentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2020-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650849v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health treatment habits of people with schizophrenia in France A retrospective cohort study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amador</w:t>
+                <w:t xml:space="preserve">Did the Brain and Oral Microbiota Talk to Each Other? A Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229946⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.3876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9123876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532845v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticholinergic drugs and oral health-related quality of life in patients with schizophrenia: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consommation de soins dentaires préventifs en région Centre-Val de Loire : une étude rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Fontagalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Chapuis</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Bruno Meymandi-Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rude</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrine Brochen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/tnsci-2020-0003⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.201.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650835v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Brain and Oral Microbiota Talk to Each Other? A Review of the Literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Guerin</w:t>
+                <w:t xml:space="preserve">Hereditary angioedema type II and dental extraction: case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Aroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Sophie Zlowodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Georgescou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9123876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oral Medicine and Oral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mbcb/2020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650727v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de soins dentaires préventifs en région Centre-Val de Loire : une étude rétrospective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zéphyrine Brochen</w:t>
+                <w:t xml:space="preserve">Online and Recovery-Oriented Support Groups Facilitated by Peer Support Workers in Times of COVID-19: Protocol for a Feasibility Pre-Post Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Paul Juster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Giguère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.e22500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/22500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.201.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003353v1</w:t>
+                <w:t xml:space="preserve">hal-03650808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary angioedema type II and dental extraction: case report and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Georgescou</w:t>
+                <w:t xml:space="preserve">The Gap Between the Oral Health of those with Serious Mental Health Disorders and the General Population: A Major Public Health Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral Medicine and Oral Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Schizophrenia &amp; Related Psychoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.69-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mbcb/2020024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650723v1</w:t>
+                <w:t xml:space="preserve">hal-03649208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé orale perçue des patients en psychiatrie</w:t>
+                <w:t xml:space="preserve">« Santé mentale et discriminations » : un thème d’actualité pour les Semaines d’information sur la santé mentale (SISM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+                <w:t xml:space="preserve">Aude Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.609-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.195.0609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612706v1</w:t>
+                <w:t xml:space="preserve">hal-03650810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Santé mentale et discriminations » : un thème d’actualité pour les Semaines d’information sur la santé mentale (SISM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness : French multicenter qualitative and feasibility studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Caria</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Demassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.195.0609⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13033-019-0331-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650810v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness : French multicenter qualitative and feasibility studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+                <w:t xml:space="preserve">Oral health in schizophrenia patients: A French Multicenter Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Demassiet</w:t>
+                <w:t xml:space="preserve">Gérard Milleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Monnier</w:t>
+                <w:t xml:space="preserve">Thomas Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13033-019-0331-6⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.e89-e99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546893v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health in schizophrenia patients: A French Multicenter Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La santé orale perçue des patients en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp. 68-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152879v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The schizophrenia oral health profile: Development and feasibility</w:t>
               </w:r>
@@ -6691,51 +6691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6780,1153 +6780,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des délais de guérison des ostéochimionécroses des maxillaires après traitement chirurgical : étude rétrospective monocentrique et revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric characteristics of the “General Oral Health Assessment Index (GOHAI) » in a French representative sample of patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Weber</w:t>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">BMC Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12903-017-0368-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650738v1</w:t>
+                <w:t xml:space="preserve">hal-01670772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference of oral health related quality of life between schizophrenic patients and the general population: a DIF-adjusted analysis</w:t>
+                <w:t xml:space="preserve">A Rasch analysis between schizophrenic patients and the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phclin.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2017-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675601v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric characteristics of the “General Oral Health Assessment Index (GOHAI) » in a French representative sample of patients with schizophrenia</w:t>
+                <w:t xml:space="preserve">Difference of oral health related quality of life between schizophrenic patients and the general population: a DIF-adjusted analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noblot-Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Oral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12903-017-0368-3⟩</w:t>
+              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phclin.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670772v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rasch analysis between schizophrenic patients and the general population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des délais de guérison des ostéochimionécroses des maxillaires après traitement chirurgical : étude rétrospective monocentrique et revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Bizien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Trojak</w:t>
+                <w:t xml:space="preserve">E. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.139-146. </w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1), pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/tnsci-2017-0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670951v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le volet osseux réalisé à la micro-scie et repositionné in situ : une technique alternative à la décortication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility and acceptability of patient partnership to improve access to primary care for the physical health of patients with severe mental illnesses: an interactive guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Keller</w:t>
+                <w:t xml:space="preserve">Jean-François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Chatelain</w:t>
+                <w:t xml:space="preserve">Alain Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Buccale Chirurgie Buccale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mbcb/2015039⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12939-015-0200-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654340v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and acceptability of patient partnership to improve access to primary care for the physical health of patients with severe mental illnesses: an interactive guide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lesage</w:t>
+                <w:t xml:space="preserve">Occlusal plane elevation to prevent lip self-mutilation: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Boisvert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Souad Maach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonin</w:t>
+                <w:t xml:space="preserve">Nicolas Abello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lamglait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Capitain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12939-015-0200-0⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11), pp.1198-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654331v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occlusal plane elevation to prevent lip self-mutilation: A case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le volet osseux réalisé à la micro-scie et repositionné in situ : une technique alternative à la décortication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Médecine Buccale Chirurgie Buccale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mbcb/2015039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03654333v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The oral health of patients in psychiatric institutions and related comorbidities].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 290, pp.40-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRAM-1 Potentiates Arsenic Trioxide-induced JNK Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Touw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 280 (10), pp.9043-9048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M413564200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7936,4925 +7948,4925 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les inégalités socio-territoriales d’accès aux soins oncologiques de support en région Centre Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé publique et Territoires. Des concepts à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 36 (HS1), pp.3-3, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « soins oncologiques de support » : voie de reconnaissance des pratiques de soins alternatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins somatiques en psy. La santé orale des personnes psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FMC-DUMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’ANP3SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Santé et transitions en Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et pratiques professionnelles en psychiatrie : enjeux moraux et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFSP Poitier. Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée Régionale Vieillisement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils numériques en psychitrie et santé mentale en Europe, face à la pandémie d la COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Interdisciplinaire, université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hygiène bucco-dentaire chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée Régionale Vieillement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé orale des personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FMC-DUMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise COVID 19 pourrait-elle favoriser l’essor d’alternatives organisationnelles en matière de prévention et de soin en santé mentale à partir de l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Pombet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale en Europe, face à la pandémie d la COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Interdisciplinaire, université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Zoom » sur l’usage de la visioconférence : des enjeux spécifiques en santé mentale et psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès Soins somatiques et douleur en santé mentale, ANP3SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants, besoins de santé et promotion des personnes transgenres : état des connaissances et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience professionnelle de soins entravés par les mesures de distanciation physique en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les sciences sociales face à la pandémie de Covid-19. Etat des connaissances et propositions d’actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, UNESCO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFSP Poitier Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odontologie et rhumatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème édition du Colloque des Rhumatologues de la région Centre Val de Loire et Pays de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partenariat patient-soignant en santé orale : « Le new deal » pour les patients souffrant de troubles psychiques sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème journée de santé publique dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une collaboration « Gériatre-Odontologiste » pour une prise en charge globale de la personne âgée dépendante au CHU de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dardaine-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ripault-Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème journée de Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Sables d’Olonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education thérapeutique du patient et handicap mental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Santé Oral Soins Spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angioedème Héréditaire de type II et extraction dentaire : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Aroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Sophie Zlowodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Georgescou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des représentations des soignants au sein d’un programme d’Education Thérapeutique du Patient en Santé Mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SOFPHIED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins dentaires en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée annuelle Centre-Val de Loire de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pelvis-péritonite causée par une infection par Campylobacter rectus : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Veyrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Sophie Zlowodzski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maina Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de vie, rétablissement : un projet de santé globale : la nécessaire alliance somatique/psychiatrique dans le parcours de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ministère de la Santé et des Solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration d’une échelle d’évaluation des stratégies d’adaptation des patients schizophrènes, liées à leur santé orale, la Schizophrenia Coping Oral Health (SCOHP). Une étude qualitative et de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rude Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rat Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’intérêt de l’Éducation Thérapeutique du Patient en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GCS 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cadillac-sur-Garonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : étude qualitative multicentrique et de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ouezini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la télé-dentisterie pour les patients atteints d’une maladie neurodégénérative avec troubles du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Alzheimer Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé orale et prise en charge globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée hygiène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont d’Oise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité physique et psychiatrie : retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème journée de la Société Régionale de Médecine du Sport Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Châteauroux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’efficience à l’iatrogénie en santé mentale: Santé orale et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau psychiatrie-information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé orale des patients psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque France-Québec, Centre national des arts et métiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hygiène bucco-dentaire de la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collège des Gériatres Bourguignons. Centre gérontologique de Champmaillot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuité Expérientielle et recomposition des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème journée de santé publique dentaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine bucco-dentaire et vulnérabilité. &amp;quot;Éducation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Dentaire Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coconstruction d'un programme d'éducation à la santé bucco-dentaire chez les patients schizophrènes : un partenariat chercheurs-usagers-associations de promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société d’éducation thérapeutique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation multicentrique de la santé orale des patients schizophrènes en Côte-d’Or : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Moullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51ème congrès de la Société Française de Stomatologie Chirurgie Maxillo-faciale et Chirurgie Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la qualité de santé orale chez le patient schizophrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation d’une hypothèse, du point de vue du soignant : Déficit en vitamine C chez le patient schizophrène et santé orale, étude pilote et résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats préliminaires de l’étude BUCCODOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème journée de santé publique dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douleurs dentaires et patients psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Moullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51ème congrès de la Société Française de Société Française de Stomatologie, Chirurgie Maxillo-Faciale et Chirurgie Orale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé orale, troubles psychiques, étude rétrospective auprès de 108 patients adultes du CH la Chartreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Moullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51ème congrès de la Société Française de Société Française de Stomatologie, Chirurgie Maxillo-Faciale et Chirurgie Orale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise au point sur la prise en charge odontologique d'un patient atteint du Syndrome de Marfan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Génétique de l’EST (GIRCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de vie et santé bucco-dentaire chez la personne en situation de Handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée nationale Santé orale et soins spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi un DU sur la prise en charge de la personne en situation de handicap ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Euvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50ème congrès de la Société Française de Stomatologie Chirurgie Maxillo- faciale et Chirurgie Orale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge bucco-dentaire en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise en charge bucco-dentaire en psychiatrie. CHS de la Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé orale dans la prise en charge globale en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral health and mental illness in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th World Congress on the Promotion of Mental Health and the Prevention of Mental and Behavioural Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la pertinence du brossage des dents à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège National des Chirurgiens-Dentistes Universitaires en Santé Publique; Collège des Enseignants en Odontologie Pédiatrique. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556142v1</w:t>
-              </w:r>
-[...4289 lines deleted...]
-                <w:t xml:space="preserve">hal-03675613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t>
+              <w:t xml:space="preserve">ESSM Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712587v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712601v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSM Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581955v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12869,616 +12881,616 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSM Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581959v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants, besoins et promotion de la santé des personnes transgenres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l'accès des personnes transgenres aux soins de santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grille de lecture d’un projet de recherche soumis pour avis au CPP et retour d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Ouezini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Soins Somatiques et Douleur en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference of oral health related quality of life between schizophrenic patients and the general population: a DIF-adjusted analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Quality-Of-life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé orale et schizophrénie en Côte-d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental infection and poor performance, and the singular problem of wisdom tooth International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Sports Medecine: World Medical and Health Games-34th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13488,517 +13500,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Education thérapeutique du patient comme base du mentorat des pairs aidants. Pair-aidance en santé mentale. Entraide professionnalisée en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pair-aidance en santé mentale. Entraide professionnalisée en psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la Covid-19. Psychiatrie et lutte contre la Covid-19 : Gestion de l’impact psychologique et organisation de crise et post crise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelin Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotide Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la Covid-19 et penser le monde. Réflexion critique sur les effets de la pand mie du printemps 2020. JFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic educational program in oral health for oral health empowerment and recovery in patient with schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral health and coping strategies in oral health related quality of life for persons with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rude Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Badran Sahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Triggers and treatment. NY: Ed Nova Science Publishers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650855v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health and coping strategies in oral health related quality of life for persons with schizophrenia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic educational program in oral health for oral health empowerment and recovery in patient with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Triggers and treatment. NY: Ed Nova Science Publishers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650860v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Oral Health and Quality of Life of Schizophrenic Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral Health: Social Determinants, Role of Nutrition and Impact on Quality of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed Nova Science Publishers, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14008,114 +14020,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et perception de la santé orale des patients schizophrènes en Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Bourgogne Franche-Comté, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017UBFCE006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01774921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId343"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14262,51 +14274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Walger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Ghadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Deloyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2022-0350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11060536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Becquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13030365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11131947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barbe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020846" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654485v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fuenzalida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08776-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amador" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Chaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0009e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0002c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Fauroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2022.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18158034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071450" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Siu-Paredes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-3107bor-2021.vol35.0050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouached" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0531" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111157" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03426907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert- Jeannin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Deloyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12576" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Paredes Francesca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pelletier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Paul Juster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Gigu&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;nault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Badran Sahar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goueslard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229946" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapuis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yoann Maitre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9123876" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Fontagalland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meymandi-Nejad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrine Brochen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aroufi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sturque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Georgescou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2020024" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caria" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0609" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02152879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Milleret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallenhorst" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Carpentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.06.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rat Corinne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Matthieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2018-0019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louvrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2016.10.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblot-Rossignol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vailleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2017.01.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-017-0368-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bizien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2017-0020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guillerminet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Keller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chatelain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2015039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lesage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boisvert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-015-0200-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654333v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Maach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abello" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lamglait" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Capitain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.09.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59T1ZPV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406604v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Di Gioia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Touw" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cayre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413564200" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967269v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tenenbaum" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967297v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675626v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654516v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654061v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654097v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654099v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654131v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654522v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654107v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675703v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Veyrine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sourimant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Gal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675663v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rude Nathalie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675664v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675668v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675616v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654196v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675675v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Moullan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675722v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675720v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654375v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675740v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;cheur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654368v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Euvrard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654370v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654365v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654163v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675597v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654373v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675607v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650878v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bordet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650870v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotide Lebas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Thome" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650855v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650860v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654355v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01774921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCE006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Walger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Ghadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0229" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Deloyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2022-0350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11060536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Becquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13030365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11131947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020846" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fuenzalida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08776-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654485v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amador" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Chaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0009e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0002c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Fauroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2022.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelletier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Siu-Paredes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-3107bor-2021.vol35.0050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouached" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312413" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0531" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111157" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03426907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert- Jeannin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0730" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Deloyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Paredes Francesca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18158034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pelletier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;nault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Badran Sahar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goueslard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229946" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yoann Maitre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9123876" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Fontagalland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meymandi-Nejad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrine Brochen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aroufi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sturque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Georgescou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2020024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Paul Juster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Gigu&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22500" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02152879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Milleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallenhorst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Carpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.06.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rat Corinne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Matthieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2018-0019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-017-0368-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bizien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2017-0020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblot-Rossignol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vailleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2017.01.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650738v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louvrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2016.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1JC20J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lesage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boisvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-015-0200-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Maach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lamglait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Capitain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.09.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59T1ZPV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guillerminet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Keller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chatelain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2015039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Di Gioia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Touw" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cayre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413564200" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675626v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675684v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675636v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654099v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654115v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654522v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654104v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675703v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Veyrine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sourimant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Gal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rude Nathalie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654109v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675676v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675678v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Moullan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675722v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675740v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;cheur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675735v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Euvrard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654370v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654365v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556142v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tenenbaum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654163v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654373v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bordet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotide Lebas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Thome" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650860v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01774921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCE006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>