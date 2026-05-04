--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -740,429 +740,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal consistency of the Mental Health Professional Culture Inventory: A pilot study in Romanian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Gette</w:t>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Calle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2022-0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621910v1</w:t>
+                <w:t xml:space="preserve">hal-04967078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal consistency of the Mental Health Professional Culture Inventory: A pilot study in Romanian population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Berdougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/tnsci-2022-0350⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967078v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Gette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Berdougo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Rolland</w:t>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932683v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Resistance of Direct versus Indirect Restorations on Posterior Teeth: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1276,529 +1276,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral Ultrasonography for Periodontal Tissue Exploration: A Review</w:t>
+                <w:t xml:space="preserve">Supportive oncology care: a resource unequally mobilized to cope with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Renaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics13030365⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), pp.5-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2023.0258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851613v1</w:t>
+                <w:t xml:space="preserve">hal-04502850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supportive oncology care: a resource unequally mobilized to cope with cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+                <w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2023.0258⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (HS2), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502850v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guernut</w:t>
+                <w:t xml:space="preserve">Les dilemmes éthiques des professionnels des services de santé mentale face à la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs2.0197⟩</w:t>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 14 (1), pp.78-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.014.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113145v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dilemmes éthiques des professionnels des services de santé mentale face à la crise sanitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+                <w:t xml:space="preserve">Intraoral Ultrasonography for Periodontal Tissue Exploration: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 14 (1), pp.78-93. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfeap.014.0078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics13030365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503155v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et démocratie en santé : cadre, concepts et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,745 +1977,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Link between Oropharyngeal Microbiome and Schizophrenia? A Narrative Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of COVID-19 on psychiatric and mental health services in Europe: suffering experienced by professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Martin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudio Fuenzalida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020846⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-08776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654323v1</w:t>
+                <w:t xml:space="preserve">hal-04503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of COVID-19 on psychiatric and mental health services in Europe: suffering experienced by professionals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-08776-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503182v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Opportunities and Challenges for Professionals in Psychiatry and Mental Health Care Using Digital Technologies During the COVID-19 Pandemic: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e30359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815882v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and Challenges for Professionals in Psychiatry and Mental Health Care Using Digital Technologies During the COVID-19 Pandemic: Systematic Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+                <w:t xml:space="preserve">Another Look at the Contribution of Oral Microbiota to the Pathogenesis of Rheumatoid Arthritis: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Maes</w:t>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30359⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654485v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Look at the Contribution of Oral Microbiota to the Pathogenesis of Rheumatoid Arthritis: A Narrative Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is There a Link between Oropharyngeal Microbiome and Schizophrenia? A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+                <w:t xml:space="preserve">Stanislas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Amador</w:t>
+                <w:t xml:space="preserve">Audrey Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaelle Chaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diane Dufour-Rainfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654328v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and Physical Distancing Measures: Experience of Psychiatric Professionals in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (4), pp.2214. </w:t>
@@ -2753,90 +2753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.9e-9e. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2870,77 +2870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la COVID-19 en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3121,64 +3121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Inequalities in the Uptake of Supportive Care to Improve Practices in the Cancer Care Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3353,801 +3353,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Pre and Probiotics Involved in the Modulation of Oral Bacterial Species: New Therapeutic Leads in Mental Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ridder</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Maitre</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650784v1</w:t>
+                <w:t xml:space="preserve">hal-03650768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre and Probiotics Involved in the Modulation of Oral Bacterial Species: New Therapeutic Leads in Mental Disorders?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A qualitative study on experiences of persons with schizophrenia in oral-health-related quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071450⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Oral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.e050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1807-3107bor-2021.vol35.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650768v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative study on experiences of persons with schizophrenia in oral-health-related quality of life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Dimensional Structure and Preliminary Results of the External Constructs of the Schizophrenia Coping Oral Health Profile and Index (SCOOHPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Oral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1807-3107bor-2021.vol35.0050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (23), pp.12413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182312413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650748v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Structure and Preliminary Results of the External Constructs of the Schizophrenia Coping Oral Health Profile and Index (SCOOHPI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser les partenariats entre écoles primaires et secteurs de psychiatrie infanto-juvénile en temps de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182312413⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 32 (5), pp.531-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.205.0531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650773v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les partenariats entre écoles primaires et secteurs de psychiatrie infanto-juvénile en temps de COVID-19</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence and Therapeutic Perspectives in the Relationship between the Oral Microbiome and Alzheimer’s Disease: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 32 (5), pp.531-535. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.11157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.205.0531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182111157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650806v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and Therapeutic Perspectives in the Relationship between the Oral Microbiome and Alzheimer’s Disease: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amador</w:t>
+                <w:t xml:space="preserve">L’expérience professionnelle de soins entraves par les mesures de distanciation physique en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelin Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650770v1</w:t>
+                <w:t xml:space="preserve">hal-03650797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité de structure des échelles psychométriques en santé bucco-dentaire : exemple de la perception de la santé bucco-dentaire en population générale</w:t>
               </w:r>
@@ -4261,234 +4261,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience professionnelle de soins entraves par les mesures de distanciation physique en psychiatrie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelin Deloyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Absil</w:t>
+                <w:t xml:space="preserve">Chloé Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (6), pp.354-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650797v1</w:t>
+                <w:t xml:space="preserve">hal-03650784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oral health of individuals with schizophrenia: A major public health problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Care in Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (3), pp.327-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4535,90 +4535,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the Schizophrenia Oral Health pro-file: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (17)</w:t>
@@ -4647,90 +4647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International professional practices in mental health, organization of psychiatric care, and COVID-19: A survey protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4781,103 +4781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Impacts of the COVID-19 Pandemic on Mental Health Facilities and Psychiatric Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (15), pp.8034. </w:t>
@@ -4909,554 +4909,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairs aidants professionnels en santé mentale : faciliter l’accès aux soins et services axés sur le rétablissement</w:t>
+                <w:t xml:space="preserve">Besoins de soins dentaires chez les personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
+                <w:t xml:space="preserve">Juliette Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hénault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Moussa-Badran Sahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.37-42</w:t>
+              <w:t xml:space="preserve">Information Dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650830v1</w:t>
+                <w:t xml:space="preserve">hal-03650849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
+                <w:t xml:space="preserve">Oral health treatment habits of people with schizophrenia in France A retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pavageau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Goueslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650658v1</w:t>
+                <w:t xml:space="preserve">hal-02532845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins de soins dentaires chez les personnes en situation de handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pairs aidants professionnels en santé mentale : faciliter l’accès aux soins et services axés sur le rétablissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bailly</w:t>
+                <w:t xml:space="preserve">Isabelle Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa-Badran Sahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Dentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.24-29</w:t>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650849v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health treatment habits of people with schizophrenia in France A retrospective cohort study</w:t>
+                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Goueslard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Dardaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532845v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticholinergic drugs and oral health-related quality of life in patients with schizophrenia: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.10-16. </w:t>
@@ -5507,90 +5507,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the Brain and Oral Microbiota Talk to Each Other? A Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (12), pp.3876. </w:t>
@@ -5622,325 +5622,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de soins dentaires préventifs en région Centre-Val de Loire : une étude rétrospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hereditary angioedema type II and dental extraction: case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Fontagalland</w:t>
+                <w:t xml:space="preserve">Wafa Aroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Meymandi-Nejad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amador</w:t>
+                <w:t xml:space="preserve">Julie Sturque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéphyrine Brochen</w:t>
+                <w:t xml:space="preserve">Aude-Sophie Zlowodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Georgescou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.201.0087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oral Medicine and Oral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mbcb/2020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003353v1</w:t>
+                <w:t xml:space="preserve">hal-03650723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary angioedema type II and dental extraction: case report and literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pavageau</w:t>
+                <w:t xml:space="preserve">Consommation de soins dentaires préventifs en région Centre-Val de Loire : une étude rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sturque</w:t>
+                <w:t xml:space="preserve">Charlotte de Fontagalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Sophie Zlowodzki</w:t>
+                <w:t xml:space="preserve">Bruno Meymandi-Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Georgescou</w:t>
+                <w:t xml:space="preserve">Zéphyrine Brochen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral Medicine and Oral Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (3), pp.29. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mbcb/2020024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.201.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650723v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online and Recovery-Oriented Support Groups Facilitated by Peer Support Workers in Times of COVID-19: Protocol for a Feasibility Pre-Post Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janie Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,77 +6056,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Schizophrenia &amp; Related Psychoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), pp.69-72</w:t>
@@ -6168,51 +6168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Santé mentale et discriminations » : un thème d’actualité pour les Semaines d’information sur la santé mentale (SISM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6445,51 +6445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (2), pp.e89-e99. </w:t>
@@ -7962,64 +7962,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les inégalités socio-territoriales d’accès aux soins oncologiques de support en région Centre Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,64 +8139,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « soins oncologiques de support » : voie de reconnaissance des pratiques de soins alternatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8297,778 +8297,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ANP3SM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Santé et transitions en Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654073v1</w:t>
+                <w:t xml:space="preserve">hal-03654516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Covid-19 et pratiques professionnelles en psychiatrie : enjeux moraux et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Santé et transitions en Afrique de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">XXI Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654516v1</w:t>
+                <w:t xml:space="preserve">hal-03654061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 et pratiques professionnelles en psychiatrie : enjeux moraux et éthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">SFSP Poitier. Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654061v1</w:t>
+                <w:t xml:space="preserve">hal-03654111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSP Poitier. Université de Tours</w:t>
+              <w:t xml:space="preserve">2ème journée Régionale Vieillisement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654111v1</w:t>
+                <w:t xml:space="preserve">hal-03654097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages des outils numériques en psychitrie et santé mentale en Europe, face à la pandémie d la COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée Régionale Vieillisement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
+              <w:t xml:space="preserve">Journée d’étude Interdisciplinaire, université de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654097v1</w:t>
+                <w:t xml:space="preserve">hal-03675684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des outils numériques en psychitrie et santé mentale en Europe, face à la pandémie d la COVID</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hygiène bucco-dentaire chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Interdisciplinaire, université de Tours</w:t>
+              <w:t xml:space="preserve">2ème journée Régionale Vieillement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675684v1</w:t>
+                <w:t xml:space="preserve">hal-03675636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hygiène bucco-dentaire chez la personne âgée</w:t>
+                <w:t xml:space="preserve">La santé orale des personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée Régionale Vieillement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">FMC-DUMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675636v1</w:t>
+                <w:t xml:space="preserve">hal-03654099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé orale des personnes âgées dépendantes</w:t>
+                <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMC-DUMG</w:t>
+              <w:t xml:space="preserve">Congrès de l’ANP3SM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654099v1</w:t>
+                <w:t xml:space="preserve">hal-03654073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise COVID 19 pourrait-elle favoriser l’essor d’alternatives organisationnelles en matière de prévention et de soin en santé mentale à partir de l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9119,77 +9119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale en Europe, face à la pandémie d la COVID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9227,77 +9227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Zoom » sur l’usage de la visioconférence : des enjeux spécifiques en santé mentale et psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9417,77 +9417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience professionnelle de soins entravés par les mesures de distanciation physique en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9525,64 +9525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9952,90 +9952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angioedème Héréditaire de type II et extraction dentaire : à propos d’un cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Aroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Sophie Zlowodski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sturque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Georgescou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10241,51 +10241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Veyrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Sophie Zlowodzski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sturque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10860,303 +10860,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et psychiatrie : retour d’expérience</w:t>
+                <w:t xml:space="preserve">L’hygiène bucco-dentaire de la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journée de la Société Régionale de Médecine du Sport Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">Collège des Gériatres Bourguignons. Centre gérontologique de Champmaillot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654109v1</w:t>
+                <w:t xml:space="preserve">hal-03675678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’efficience à l’iatrogénie en santé mentale: Santé orale et santé mentale</w:t>
+                <w:t xml:space="preserve">Activité physique et psychiatrie : retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau psychiatrie-information-communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">11ème journée de la Société Régionale de Médecine du Sport Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675676v1</w:t>
+                <w:t xml:space="preserve">hal-03654109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé orale des patients psychiatriques</w:t>
+                <w:t xml:space="preserve">De l’efficience à l’iatrogénie en santé mentale: Santé orale et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque France-Québec, Centre national des arts et métiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Réseau psychiatrie-information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675616v1</w:t>
+                <w:t xml:space="preserve">hal-03675676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hygiène bucco-dentaire de la personne âgée</w:t>
+                <w:t xml:space="preserve">La santé orale des patients psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège des Gériatres Bourguignons. Centre gérontologique de Champmaillot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque France-Québec, Centre national des arts et métiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675678v1</w:t>
+                <w:t xml:space="preserve">hal-03675616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité Expérientielle et recomposition des savoirs</w:t>
               </w:r>
@@ -11900,450 +11900,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point sur la prise en charge odontologique d'un patient atteint du Syndrome de Marfan</w:t>
+                <w:t xml:space="preserve">Pourquoi un DU sur la prise en charge de la personne en situation de handicap ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Euvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Génétique de l’EST (GIRCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">50ème congrès de la Société Française de Stomatologie Chirurgie Maxillo- faciale et Chirurgie Orale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675740v1</w:t>
+                <w:t xml:space="preserve">hal-03675735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie et santé bucco-dentaire chez la personne en situation de Handicap</w:t>
+                <w:t xml:space="preserve">Prise en charge bucco-dentaire en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée nationale Santé orale et soins spécifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Prise en charge bucco-dentaire en psychiatrie. CHS de la Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654368v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi un DU sur la prise en charge de la personne en situation de handicap ?</w:t>
+                <w:t xml:space="preserve">La santé orale dans la prise en charge globale en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès de la Société Française de Stomatologie Chirurgie Maxillo- faciale et Chirurgie Orale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675735v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge bucco-dentaire en psychiatrie</w:t>
+                <w:t xml:space="preserve">Mise au point sur la prise en charge odontologique d'un patient atteint du Syndrome de Marfan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prise en charge bucco-dentaire en psychiatrie. CHS de la Savoie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Club Génétique de l’EST (GIRCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654370v1</w:t>
+                <w:t xml:space="preserve">hal-03675740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé orale dans la prise en charge globale en psychiatrie</w:t>
+                <w:t xml:space="preserve">Qualité de vie et santé bucco-dentaire chez la personne en situation de Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Journée nationale Santé orale et soins spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654365v1</w:t>
+                <w:t xml:space="preserve">hal-03654368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral health and mental illness in France</w:t>
               </w:r>
@@ -12550,51 +12550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12626,312 +12626,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t>
+                <w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t>
+              <w:t xml:space="preserve">ESSM Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712587v1</w:t>
+                <w:t xml:space="preserve">hal-03581955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t>
+                <w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712601v1</w:t>
+                <w:t xml:space="preserve">hal-03712587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t>
+                <w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSM Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581955v1</w:t>
+                <w:t xml:space="preserve">hal-03712601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants, besoins et promotion de la santé des personnes transgenres</w:t>
               </w:r>
@@ -13514,51 +13514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Education thérapeutique du patient comme base du mentorat des pairs aidants. Pair-aidance en santé mentale. Entraide professionnalisée en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13609,77 +13609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la Covid-19. Psychiatrie et lutte contre la Covid-19 : Gestion de l’impact psychologique et organisation de crise et post crise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelin Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotide Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13756,51 +13756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rude Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa-Badran Sahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13864,51 +13864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Triggers and treatment. NY: Ed Nova Science Publishers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14274,51 +14274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Walger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Ghadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0229" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Deloyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2022-0350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11060536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Becquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13030365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11131947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020846" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fuenzalida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08776-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654485v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amador" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Chaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0009e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0002c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Fauroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2022.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelletier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Siu-Paredes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-3107bor-2021.vol35.0050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouached" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312413" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0531" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111157" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03426907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert- Jeannin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0730" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Deloyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Paredes Francesca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18158034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pelletier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;nault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Badran Sahar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goueslard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229946" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yoann Maitre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9123876" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Fontagalland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meymandi-Nejad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrine Brochen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aroufi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sturque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Georgescou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2020024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Paul Juster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Gigu&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22500" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02152879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Milleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallenhorst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Carpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.06.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rat Corinne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Matthieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2018-0019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-017-0368-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bizien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2017-0020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblot-Rossignol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vailleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2017.01.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650738v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louvrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2016.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1JC20J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lesage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boisvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-015-0200-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Maach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lamglait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Capitain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.09.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59T1ZPV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guillerminet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Keller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chatelain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2015039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Di Gioia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Touw" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cayre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413564200" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675626v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675684v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675636v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654099v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654115v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654522v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654104v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675703v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Veyrine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sourimant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Gal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rude Nathalie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654109v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675676v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675678v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Moullan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675722v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675740v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;cheur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675735v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Euvrard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654370v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654365v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556142v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tenenbaum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654163v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654373v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bordet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotide Lebas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Thome" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650860v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01774921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCE006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Walger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Ghadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0229" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Deloyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2022-0350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11060536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Becquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13030365" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11131947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fuenzalida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08776-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654485v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amador" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Chaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foulon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020846" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0009e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0002c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Fauroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2022.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelletier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Siu-Paredes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rude" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-3107bor-2021.vol35.0050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouached" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312413" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0531" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111157" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Deloyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03426907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert- Jeannin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0730" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Paredes Francesca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18158034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Badran Sahar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goueslard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229946" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pelletier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;nault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yoann Maitre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9123876" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aroufi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sturque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Georgescou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2020024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Fontagalland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meymandi-Nejad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrine Brochen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Paul Juster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Gigu&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22500" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02152879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Milleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallenhorst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Carpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.06.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rat Corinne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Matthieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2018-0019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-017-0368-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bizien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2017-0020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblot-Rossignol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vailleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2017.01.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650738v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louvrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2016.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1JC20J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lesage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boisvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-015-0200-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Maach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lamglait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Capitain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.09.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59T1ZPV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guillerminet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Keller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chatelain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2015039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Di Gioia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Touw" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cayre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413564200" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675626v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654516v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654097v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675636v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654073v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654115v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654522v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654104v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675703v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Veyrine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sourimant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Gal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rude Nathalie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675616v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Moullan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675722v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675735v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Euvrard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;cheur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654370v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675740v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556142v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tenenbaum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654163v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654373v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bordet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotide Lebas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Thome" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650860v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01774921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCE006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>