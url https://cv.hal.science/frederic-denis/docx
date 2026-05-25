--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frédéric Denis </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -105,7840 +114,8242 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health democracy and oral health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Trans and Queer Discursive Approach to Gender Diversity and Misgendering in the Transgender and Gender Diverse Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22020178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085726v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trans and Queer Discursive Approach to Gender Diversity and Misgendering in the Transgender and Gender Diverse Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health democracy and oral health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baleige</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Walger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (2), pp.15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113134v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche est une démarche, l’expérience est singulière et l’expertise est collective…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (3), pp.7-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.255.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie en santé et santé bucco-dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Walger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tubert-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 37 (2), pp.15-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.252.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMRED, ICMJE/COPE, EQUATOR : cadres et normes de publication des recherches originales en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bertaud-Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (3), pp.229-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.255.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal consistency of the Mental Health Professional Culture Inventory: A pilot study in Romanian population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+                <w:t xml:space="preserve">Mickael Gette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/tnsci-2022-0350⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967078v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Berdougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fracture Resistance of Direct versus Indirect Restorations on Posterior Teeth: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering11060536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621910v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture Resistance of Direct versus Indirect Restorations on Posterior Teeth: A Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal consistency of the Mental Health Professional Culture Inventory: A pilot study in Romanian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Moussa</w:t>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Savard</w:t>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Rochefort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering11060536⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.20220350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2022-0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621056v1</w:t>
+                <w:t xml:space="preserve">hal-04967078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supportive oncology care: a resource unequally mobilized to cope with cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Supportive oncology care : a resource unequally mobilized to cope with cance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (4), pp.5-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2023.0258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intraoral Ultrasonography for Periodontal Tissue Exploration: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs2.0197⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics13030365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113145v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dilemmes éthiques des professionnels des services de santé mentale face à la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 14 (1), pp.78-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.014.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral Ultrasonography for Periodontal Tissue Exploration: A Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics13030365⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (HS2), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851613v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et démocratie en santé : cadre, concepts et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/1 (121), pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of a Therapeutic Educational Oral Health Program for Persons with Schizophrenia: A Cluster Randomized Controlled Trial and Qualitative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bertaud-Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (13), pp.1947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/healthcare11131947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of COVID-19 on psychiatric and mental health services in Europe: suffering experienced by professionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The contributions of a mental health research process concomitant with the COVID-19 crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudio Fuenzalida</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-08776-8⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20230407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503182v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of COVID-19 on psychiatric and mental health services in Europe: suffering experienced by professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fuenzalida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-08776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815882v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and Challenges for Professionals in Psychiatry and Mental Health Care Using Digital Technologies During the COVID-19 Pandemic: Systematic Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30359⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654485v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Look at the Contribution of Oral Microbiota to the Pathogenesis of Rheumatoid Arthritis: A Narrative Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+                <w:t xml:space="preserve">Opportunities and Challenges for Professionals in Psychiatry and Mental Health Care Using Digital Technologies During the COVID-19 Pandemic: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Le Goff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaelle Chaux</w:t>
+                <w:t xml:space="preserve">Christine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010059⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e30359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654328v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There a Link between Oropharyngeal Microbiome and Schizophrenia? A Narrative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diane Dufour-Rainfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23020846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Physical Distancing Measures: Experience of Psychiatric Professionals in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+                <w:t xml:space="preserve">Another Look at the Contribution of Oral Microbiota to the Pathogenesis of Rheumatoid Arthritis: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Absil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042214⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000659v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">COVID-19 and Physical Distancing Measures: Experience of Psychiatric Professionals in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0009e⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000787v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la COVID-19 en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.2c-2c. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0002c⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.9e-9e. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0009e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000825v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontal Care and Treatment Provision by General Dentists in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alix Fauroux</w:t>
+                <w:t xml:space="preserve">Understanding Inequalities in the Uptake of Supportive Care to Improve Practices in the Cancer Care Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Offner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Sylvie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dental Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.identj.2022.02.002⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.6053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14246053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527546v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Inequalities in the Uptake of Supportive Care to Improve Practices in the Cancer Care Continuum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodontal Care and Treatment Provision by General Dentists in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barbe</w:t>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Fauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14246053⟩</w:t>
+              <w:t xml:space="preserve">International Dental Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (5), pp.667-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.identj.2022.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503171v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la COVID-19 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191911983⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.2c-2c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0002c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793606v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre and Probiotics Involved in the Modulation of Oral Bacterial Species: New Therapeutic Leads in Mental Disorders?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Guerin</w:t>
+                <w:t xml:space="preserve">Lessons learned from the Covid-19 crisis: recommendations for action to optimize occupational health in mental health professionals in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20220404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650768v1</w:t>
+                <w:t xml:space="preserve">hal-05623911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative study on experiences of persons with schizophrenia in oral-health-related quality of life</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding Inequalities in the Uptake of Supportive Care to Improve Practices in the Cancer Care Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Oral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1807-3107bor-2021.vol35.0050⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.6053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14246053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650748v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Structure and Preliminary Results of the External Constructs of the Schizophrenia Coping Oral Health Profile and Index (SCOOHPI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (23), pp.12413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182312413⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.11983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191911983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650773v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les partenariats entre écoles primaires et secteurs de psychiatrie infanto-juvénile en temps de COVID-19</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre and Probiotics Involved in the Modulation of Oral Bacterial Species: New Therapeutic Leads in Mental Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.205.0531⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650806v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and Therapeutic Perspectives in the Relationship between the Oral Microbiome and Alzheimer’s Disease: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A qualitative study on experiences of persons with schizophrenia in oral-health-related quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182111157⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Oral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.e050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1807-3107bor-2021.vol35.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650770v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience professionnelle de soins entraves par les mesures de distanciation physique en psychiatrie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Absil</w:t>
+                <w:t xml:space="preserve">Dimensional Structure and Preliminary Results of the External Constructs of the Schizophrenia Coping Oral Health Profile and Index (SCOOHPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (23), pp.12413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182312413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650797v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité de structure des échelles psychométriques en santé bucco-dentaire : exemple de la perception de la santé bucco-dentaire en population générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser les partenariats entre écoles primaires et secteurs de psychiatrie infanto-juvénile en temps de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+                <w:t xml:space="preserve">Isabelle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davit Varron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistiques et sciences de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0730⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 32 (5), pp.531-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.205.0531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426907v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (6), pp.354-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oral health of individuals with schizophrenia: A major public health problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Validité de structure des échelles psychométriques en santé bucco-dentaire : exemple de la perception de la santé bucco-dentaire en population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Varron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tubert- Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Care in Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/scd.12576⟩</w:t>
+              <w:t xml:space="preserve">Biostatistiques et sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649181v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Schizophrenia Oral Health pro-file: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amador</w:t>
+                <w:t xml:space="preserve">L’expérience professionnelle de soins entraves par les mesures de distanciation physique en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelin Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (17)</w:t>
+              <w:t xml:space="preserve">UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650762v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International professional practices in mental health, organization of psychiatric care, and COVID-19: A survey protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Breton</w:t>
+                <w:t xml:space="preserve">Evidence and Therapeutic Perspectives in the Relationship between the Oral Microbiome and Alzheimer’s Disease: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.11157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182111157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03649177v1</w:t>
+                <w:t xml:space="preserve">hal-03650770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Impacts of the COVID-19 Pandemic on Mental Health Facilities and Psychiatric Professionals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">The oral health of individuals with schizophrenia: A major public health problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Special Care in Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.327-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/scd.12576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18158034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03464579v1</w:t>
+                <w:t xml:space="preserve">hal-03649181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins de soins dentaires chez les personnes en situation de handicap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Psychometric properties of the Schizophrenia Oral Health pro-file: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Dentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.24-29</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650849v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health treatment habits of people with schizophrenia in France A retrospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">International professional practices in mental health, organization of psychiatric care, and COVID-19: A survey protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Goueslard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229946. </w:t>
+              <w:t xml:space="preserve">, 2021, 16 (12), pp.e0261818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532845v1</w:t>
+                <w:t xml:space="preserve">hal-03649177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairs aidants professionnels en santé mentale : faciliter l’accès aux soins et services axés sur le rétablissement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Early Impacts of the COVID-19 Pandemic on Mental Health Facilities and Psychiatric Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Deloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (15), pp.8034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18158034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650830v1</w:t>
+                <w:t xml:space="preserve">hal-03464579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Besoins de soins dentaires chez les personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pavageau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Moussa-Badran Sahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (1), pp.55-56</w:t>
+              <w:t xml:space="preserve">Information Dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650658v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticholinergic drugs and oral health-related quality of life in patients with schizophrenia: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dardaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Chapuis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650835v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Brain and Oral Microbiota Talk to Each Other? A Review of the Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pairs aidants professionnels en santé mentale : faciliter l’accès aux soins et services axés sur le rétablissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">yoann Maitre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650727v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary angioedema type II and dental extraction: case report and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Georgescou</w:t>
+                <w:t xml:space="preserve">Oral health treatment habits of people with schizophrenia in France A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Goueslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral Medicine and Oral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mbcb/2020024⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650723v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de soins dentaires préventifs en région Centre-Val de Loire : une étude rétrospective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Anticholinergic drugs and oral health-related quality of life in patients with schizophrenia: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Siu-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zéphyrine Brochen</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.201.0087⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2020-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003353v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Recovery-Oriented Support Groups Facilitated by Peer Support Workers in Times of COVID-19: Protocol for a Feasibility Pre-Post Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Édouard Giguère</w:t>
+                <w:t xml:space="preserve">Hereditary angioedema type II and dental extraction: case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Aroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Sophie Zlowodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Georgescou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/22500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oral Medicine and Oral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mbcb/2020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650808v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gap Between the Oral Health of those with Serious Mental Health Disorders and the General Population: A Major Public Health Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Did the Brain and Oral Microbiota Talk to Each Other? A Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Micheneau</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Schizophrenia &amp; Related Psychoses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.3876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9123876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649208v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Santé mentale et discriminations » : un thème d’actualité pour les Semaines d’information sur la santé mentale (SISM)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Consommation de soins dentaires préventifs en région Centre-Val de Loire : une étude rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Fontagalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meymandi-Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrine Brochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 31 (5), pp.609-610. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.195.0609⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.201.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650810v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness : French multicenter qualitative and feasibility studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Monnier</w:t>
+                <w:t xml:space="preserve">The Gap Between the Oral Health of those with Serious Mental Health Disorders and the General Population: A Major Public Health Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Schizophrenia &amp; Related Psychoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.69-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546893v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health in schizophrenia patients: A French Multicenter Cross-Sectional Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rude</w:t>
+                <w:t xml:space="preserve">Online and Recovery-Oriented Support Groups Facilitated by Peer Support Workers in Times of COVID-19: Protocol for a Feasibility Pre-Post Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Paul Juster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Giguère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.06.018⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.e22500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/22500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152879v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé orale perçue des patients en psychiatrie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Santé mentale et discriminations » : un thème d’actualité pour les Semaines d’information sur la santé mentale (SISM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.609-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.195.0609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612706v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The schizophrenia oral health profile: Development and feasibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+                <w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness : French multicenter qualitative and feasibility studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/tnsci-2018-0019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13033-019-0331-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886828v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric characteristics of the “General Oral Health Assessment Index (GOHAI) » in a French representative sample of patients with schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oral health in schizophrenia patients: A French Multicenter Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rat</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Oral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12903-017-0368-3⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.e89-e99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670772v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rasch analysis between schizophrenic patients and the general population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La santé orale perçue des patients en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp. 68-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670951v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference of oral health related quality of life between schizophrenic patients and the general population: a DIF-adjusted analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The schizophrenia oral health profile: Development and feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rat Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phclin.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.123 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2018-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675601v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des délais de guérison des ostéochimionécroses des maxillaires après traitement chirurgical : étude rétrospective monocentrique et revue de la littérature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Psychometric characteristics of the “General Oral Health Assessment Index (GOHAI) » in a French representative sample of patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Weber</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">BMC Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12903-017-0368-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03650738v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and acceptability of patient partnership to improve access to primary care for the physical health of patients with severe mental illnesses: an interactive guide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Rasch analysis between schizophrenic patients and the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonin</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12939-015-0200-0⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2017-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654331v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occlusal plane elevation to prevent lip self-mutilation: A case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation des délais de guérison des ostéochimionécroses des maxillaires après traitement chirurgical : étude rétrospective monocentrique et revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Capitain</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654333v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le volet osseux réalisé à la micro-scie et repositionné in situ : une technique alternative à la décortication</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Difference of oral health related quality of life between schizophrenic patients and the general population: a DIF-adjusted analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noblot-Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Buccale Chirurgie Buccale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mbcb/2015039⟩</w:t>
+              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phclin.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654340v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The oral health of patients in psychiatric institutions and related comorbidities].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Feasibility and acceptability of patient partnership to improve access to primary care for the physical health of patients with severe mental illnesses: an interactive guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12939-015-0200-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654343v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Occlusal plane elevation to prevent lip self-mutilation: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Maach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Abello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lamglait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Capitain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11), pp.1198-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volet osseux réalisé à la micro-scie et repositionné in situ : une technique alternative à la décortication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine Buccale Chirurgie Buccale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mbcb/2015039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[The oral health of patients in psychiatric institutions and related comorbidities].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 290, pp.40-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PRAM-1 Potentiates Arsenic Trioxide-induced JNK Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Touw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 280 (10), pp.9043-9048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M413564200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7948,4465 +8359,4590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les inégalités socio-territoriales d’accès aux soins oncologiques de support en région Centre Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé publique et Territoires. Des concepts à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 36 (HS1), pp.3-3, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « soins oncologiques de support » : voie de reconnaissance des pratiques de soins alternatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections, circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins somatiques en psy. La santé orale des personnes psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMC-DUMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Enjeux éthiques inhérents au développement d’une plateforme web/mobile visant à faciliter l’accès aux soins oncologiques de support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Santé et transitions en Afrique de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">12ème Congrès national des réseaux de cancérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654516v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 et pratiques professionnelles en psychiatrie : enjeux moraux et éthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Séminaire Santé et transitions en Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654061v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Covid-19 et pratiques professionnelles en psychiatrie : enjeux moraux et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSP Poitier. Université de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">XXI Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654111v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée Régionale Vieillisement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ANP3SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654097v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des outils numériques en psychitrie et santé mentale en Europe, face à la pandémie d la COVID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Interdisciplinaire, université de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hygiène bucco-dentaire chez la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée Régionale Vieillement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé orale des personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMC-DUMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale face à la Covid-19 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ANP3SM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SFSP Poitier. Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654073v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise COVID 19 pourrait-elle favoriser l’essor d’alternatives organisationnelles en matière de prévention et de soin en santé mentale à partir de l’école ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PsyGipoc : Étude sur les professionnels de la psychiatrie face à la Covid-19 en Europe, la gestion de ses conséquences psychologiques et ses défis organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Pombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2ème journée Régionale Vieillisement et Maintien de l’Autonomie Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654131v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale en Europe, face à la pandémie d la COVID</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">« Zoom » sur l’usage de la visioconférence : des enjeux spécifiques en santé mentale et psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Interdisciplinaire, université de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">18e Congrès Soins somatiques et douleur en santé mentale, ANP3SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654115v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Zoom » sur l’usage de la visioconférence : des enjeux spécifiques en santé mentale et psychiatrie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La crise COVID 19 pourrait-elle favoriser l’essor d’alternatives organisationnelles en matière de prévention et de soin en santé mentale à partir de l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Pombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Soins somatiques et douleur en santé mentale, ANP3SM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654522v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants, besoins de santé et promotion des personnes transgenres : état des connaissances et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Usages des outils numériques en psychiatrie et santé mentale en Europe, face à la pandémie d la COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Interdisciplinaire, université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654137v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience professionnelle de soins entravés par les mesures de distanciation physique en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les sciences sociales face à la pandémie de Covid-19. Etat des connaissances et propositions d’actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, UNESCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la Covid-19</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Déterminants, besoins de santé et promotion des personnes transgenres : état des connaissances et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSP Poitier Université de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">SFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654114v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odontologie et rhumatologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Travailler en contexte d’incertitudes : l’expérience des professionnels de la santé mentale face à la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème édition du Colloque des Rhumatologues de la région Centre Val de Loire et Pays de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Tours, France</w:t>
+              <w:t xml:space="preserve">SFSP Poitier Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654104v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat patient-soignant en santé orale : « Le new deal » pour les patients souffrant de troubles psychiques sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journée de santé publique dentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration « Gériatre-Odontologiste » pour une prise en charge globale de la personne âgée dépendante au CHU de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Dardaine-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ripault-Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème journée de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education thérapeutique du patient et handicap mental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Odontologie et rhumatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Santé Oral Soins Spécifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Orléans, France</w:t>
+              <w:t xml:space="preserve">6ème édition du Colloque des Rhumatologues de la région Centre Val de Loire et Pays de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654144v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angioedème Héréditaire de type II et extraction dentaire : à propos d’un cas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education thérapeutique du patient et handicap mental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Santé Oral Soins Spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654157v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des représentations des soignants au sein d’un programme d’Education Thérapeutique du Patient en Santé Mentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angioedème Héréditaire de type II et extraction dentaire : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Aroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Sophie Zlowodski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Georgescou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SOFPHIED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès SFCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654107v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux soins dentaires en psychiatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploration des représentations des soignants au sein d’un programme d’Education Thérapeutique du Patient en Santé Mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée annuelle Centre-Val de Loire de Psychiatrie</w:t>
+              <w:t xml:space="preserve">Colloque SOFPHIED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654105v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pelvis-péritonite causée par une infection par Campylobacter rectus : à propos d’un cas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accès aux soins dentaires en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">3ème journée annuelle Centre-Val de Loire de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675703v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie, rétablissement : un projet de santé globale : la nécessaire alliance somatique/psychiatrique dans le parcours de soins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une pelvis-péritonite causée par une infection par Campylobacter rectus : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Veyrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Sophie Zlowodzski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maina Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ministère de la Santé et des Solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SFCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675663v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une échelle d’évaluation des stratégies d’adaptation des patients schizophrènes, liées à leur santé orale, la Schizophrenia Coping Oral Health (SCOHP). Une étude qualitative et de faisabilité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de vie, rétablissement : un projet de santé globale : la nécessaire alliance somatique/psychiatrique dans le parcours de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale.</w:t>
+              <w:t xml:space="preserve">Ministère de la Santé et des Solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654179v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’intérêt de l’Éducation Thérapeutique du Patient en psychiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration d’une échelle d’évaluation des stratégies d’adaptation des patients schizophrènes, liées à leur santé orale, la Schizophrenia Coping Oral Health (SCOHP). Une étude qualitative et de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rude Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rat Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GCS 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cadillac-sur-Garonne, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675664v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : étude qualitative multicentrique et de faisabilité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel est l’intérêt de l’Éducation Thérapeutique du Patient en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GCS 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cadillac-sur-Garonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654192v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télé-dentisterie pour les patients atteints d’une maladie neurodégénérative avec troubles du comportement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : étude qualitative multicentrique et de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ouezini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Alzheimer Bourgogne-Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675672v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé orale et prise en charge globale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apport de la télé-dentisterie pour les patients atteints d’une maladie neurodégénérative avec troubles du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée hygiène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Clermont d’Oise, France</w:t>
+              <w:t xml:space="preserve">Réseau Alzheimer Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675668v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hygiène bucco-dentaire de la personne âgée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Santé orale et prise en charge globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège des Gériatres Bourguignons. Centre gérontologique de Champmaillot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée hygiène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont d’Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675678v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et psychiatrie : retour d’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’hygiène bucco-dentaire de la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journée de la Société Régionale de Médecine du Sport Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">Collège des Gériatres Bourguignons. Centre gérontologique de Champmaillot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654109v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’efficience à l’iatrogénie en santé mentale: Santé orale et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau psychiatrie-information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé orale des patients psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque France-Québec, Centre national des arts et métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuité Expérientielle et recomposition des savoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Activité physique et psychiatrie : retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journée de santé publique dentaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème journée de la Société Régionale de Médecine du Sport Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654196v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine bucco-dentaire et vulnérabilité. &amp;quot;Éducation thérapeutique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Continuité Expérientielle et recomposition des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Dentaire Française.</w:t>
+              <w:t xml:space="preserve">16ème journée de santé publique dentaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675675v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coconstruction d'un programme d'éducation à la santé bucco-dentaire chez les patients schizophrènes : un partenariat chercheurs-usagers-associations de promotion de la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Médecine bucco-dentaire et vulnérabilité. &amp;quot;Éducation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d’éducation thérapeutique européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Association Dentaire Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654069v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multicentrique de la santé orale des patients schizophrènes en Côte-d’Or : résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coconstruction d'un programme d'éducation à la santé bucco-dentaire chez les patients schizophrènes : un partenariat chercheurs-usagers-associations de promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème congrès de la Société Française de Stomatologie Chirurgie Maxillo-faciale et Chirurgie Orale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d’éducation thérapeutique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675720v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité de santé orale chez le patient schizophrène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation multicentrique de la santé orale des patients schizophrènes en Côte-d’Or : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Moullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">51ème congrès de la Société Française de Stomatologie Chirurgie Maxillo-faciale et Chirurgie Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654363v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une hypothèse, du point de vue du soignant : Déficit en vitamine C chez le patient schizophrène et santé orale, étude pilote et résultats préliminaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la qualité de santé orale chez le patient schizophrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675730v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires de l’étude BUCCODOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’une hypothèse, du point de vue du soignant : Déficit en vitamine C chez le patient schizophrène et santé orale, étude pilote et résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème journée de santé publique dentaire</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654375v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs dentaires et patients psychiatriques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Résultats préliminaires de l’étude BUCCODOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème congrès de la Société Française de Société Française de Stomatologie, Chirurgie Maxillo-Faciale et Chirurgie Orale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">15ème journée de santé publique dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675728v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé orale, troubles psychiques, étude rétrospective auprès de 108 patients adultes du CH la Chartreuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Douleurs dentaires et patients psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Moullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guillerminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème congrès de la Société Française de Société Française de Stomatologie, Chirurgie Maxillo-Faciale et Chirurgie Orale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675722v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi un DU sur la prise en charge de la personne en situation de handicap ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Santé orale, troubles psychiques, étude rétrospective auprès de 108 patients adultes du CH la Chartreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Moullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès de la Société Française de Stomatologie Chirurgie Maxillo- faciale et Chirurgie Orale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">51ème congrès de la Société Française de Société Française de Stomatologie, Chirurgie Maxillo-Faciale et Chirurgie Orale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675735v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge bucco-dentaire en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise en charge bucco-dentaire en psychiatrie. CHS de la Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé orale dans la prise en charge globale en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point sur la prise en charge odontologique d'un patient atteint du Syndrome de Marfan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pourquoi un DU sur la prise en charge de la personne en situation de handicap ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Euvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Génétique de l’EST (GIRCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">50ème congrès de la Société Française de Stomatologie Chirurgie Maxillo- faciale et Chirurgie Orale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675740v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie et santé bucco-dentaire chez la personne en situation de Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée nationale Santé orale et soins spécifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise au point sur la prise en charge odontologique d'un patient atteint du Syndrome de Marfan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Génétique de l’EST (GIRCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oral health and mental illness in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th World Congress on the Promotion of Mental Health and the Prevention of Mental and Behavioural Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12416,104 +12952,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la pertinence du brossage des dents à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège National des Chirurgiens-Dentistes Universitaires en Santé Publique; Collège des Enseignants en Odontologie Pédiatrique. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12523,974 +13059,974 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSM Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSM Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581955v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712587v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESSM Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712601v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants, besoins et promotion de la santé des personnes transgenres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l'accès des personnes transgenres aux soins de santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grille de lecture d’un projet de recherche soumis pour avis au CPP et retour d’expériences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ouezini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège de santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Soins Somatiques et Douleur en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654163v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grille de lecture d’un projet de recherche soumis pour avis au CPP et retour d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Soins Somatiques et Douleur en santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">Collège de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581037v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference of oral health related quality of life between schizophrenic patients and the general population: a DIF-adjusted analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Quality-Of-life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé orale et schizophrénie en Côte-d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé Mentale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental infection and poor performance, and the singular problem of wisdom tooth International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Sports Medecine: World Medical and Health Games-34th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13500,517 +14036,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Education thérapeutique du patient comme base du mentorat des pairs aidants. Pair-aidance en santé mentale. Entraide professionnalisée en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pair-aidance en santé mentale. Entraide professionnalisée en psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la Covid-19. Psychiatrie et lutte contre la Covid-19 : Gestion de l’impact psychologique et organisation de crise et post crise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fond-Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelin Deloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotide Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la Covid-19 et penser le monde. Réflexion critique sur les effets de la pand mie du printemps 2020. JFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral health and coping strategies in oral health related quality of life for persons with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu-Paredes Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rude Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa-Badran Sahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Triggers and treatment. NY: Ed Nova Science Publishers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic educational program in oral health for oral health empowerment and recovery in patient with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Triggers and treatment. NY: Ed Nova Science Publishers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Oral Health and Quality of Life of Schizophrenic Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral Health: Social Determinants, Role of Nutrition and Impact on Quality of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed Nova Science Publishers, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14020,114 +14556,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et perception de la santé orale des patients schizophrènes en Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Bourgogne Franche-Comté, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017UBFCE006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01774921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId344"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14274,51 +14810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Walger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Ghadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0229" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Deloyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2022-0350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11060536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Becquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13030365" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11131947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fuenzalida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08776-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654485v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amador" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Chaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foulon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020846" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0009e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0002c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Fauroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2022.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelletier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Siu-Paredes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rude" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-3107bor-2021.vol35.0050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouached" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312413" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0531" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111157" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Deloyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03426907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert- Jeannin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0730" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Paredes Francesca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18158034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Badran Sahar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goueslard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229946" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pelletier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;nault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yoann Maitre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9123876" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aroufi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sturque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Georgescou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2020024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Fontagalland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meymandi-Nejad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrine Brochen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Paul Juster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Gigu&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22500" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02152879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Milleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallenhorst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Carpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.06.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rat Corinne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Matthieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2018-0019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-017-0368-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bizien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2017-0020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblot-Rossignol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vailleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2017.01.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650738v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louvrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2016.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1JC20J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lesage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boisvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-015-0200-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Maach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lamglait" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Capitain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.09.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59T1ZPV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guillerminet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Keller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chatelain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2015039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Di Gioia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Touw" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cayre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413564200" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675626v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654516v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654097v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675636v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654073v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654115v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654522v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654104v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675703v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Veyrine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sourimant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Gal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rude Nathalie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675616v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Moullan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675722v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675735v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Euvrard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;cheur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654370v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675740v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556142v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tenenbaum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654163v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654373v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bordet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotide Lebas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Thome" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650860v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01774921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCE006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Walger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Ghadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11060536" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Deloyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2022-0350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Becquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13030365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11131947" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Absil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20230407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fuenzalida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08776-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654485v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Chaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042214" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0009e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barbe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Fauroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2022.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0002c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623911v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20220404" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071450" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Siu-Paredes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-3107bor-2021.vol35.0050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouached" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0531" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03426907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert- Jeannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0730" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Deloyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111157" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12576" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Paredes Francesca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18158034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Badran Sahar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;nault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goueslard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229946" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650835v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aroufi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sturque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Georgescou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2020024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yoann Maitre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9123876" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Fontagalland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meymandi-Nejad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrine Brochen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Paul Juster" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Gigu&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22500" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caria" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0609" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02152879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Milleret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallenhorst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Carpentier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.06.018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rat Corinne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Matthieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2018-0019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-017-0368-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670951v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bizien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2017-0020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louvrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2016.10.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1JC20J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblot-Rossignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2017.01.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lesage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boisvert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-015-0200-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Maach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abello" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lamglait" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Capitain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.09.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59T1ZPV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guillerminet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Keller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chatelain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2015039" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406604v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Di Gioia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Touw" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cayre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413564200" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967269v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654516v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654073v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675684v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654097v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654524v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654114v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675709v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654104v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654105v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Veyrine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Sophie Zlowodzski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sourimant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Gal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675663v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rude Nathalie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675672v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675668v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675676v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675616v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675675v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654069v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675720v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Moullan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654363v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675730v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654375v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675728v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675722v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654370v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654365v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675735v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Euvrard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;cheur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654368v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675740v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675613v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tenenbaum" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654163v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675597v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654373v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675607v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650878v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bordet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotide Lebas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Thome" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650855v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654355v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01774921v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCE006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>