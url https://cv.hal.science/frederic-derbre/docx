--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical gut microbial ecosystem from athletes with very high exercise capacity improves insulin sensitivity and muscle glycogen store in mice</w:t>
+                <w:t xml:space="preserve">Extreme physical inactivity alters iron metabolism: mechanisms and health issues for astronauts and bedridden patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martin</w:t>
+                <w:t xml:space="preserve">Mathieu Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Bonneau</w:t>
+                <w:t xml:space="preserve">Maelys Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Orfila</w:t>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Horeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.115448⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jp289149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033053v1</w:t>
+                <w:t xml:space="preserve">hal-05353916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme physical inactivity alters iron metabolism: mechanisms and health issues for astronauts and bedridden patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atypical gut microbial ecosystem from athletes with very high exercise capacity improves insulin sensitivity and muscle glycogen store in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Derbré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Hazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.115448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jp289149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.115448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353916v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Yucatan minipig model: A new preclinical model of malnutrition in obese patients with acute or chronic diseases</w:t>
               </w:r>
@@ -491,51 +491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative and glycolytic skeletal muscles deploy protective mechanisms to avoid atrophy under pathophysiological iron overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.1250-1261. </w:t>
@@ -625,51 +625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Metabolism Regulation in Females and Males Exposed to Simulated Microgravity: results from the Randomized Trial AGBRESA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -753,308 +753,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme du fer : impact de l'hypoactivité et mécanismes sous-jacents</w:t>
+                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nay</w:t>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Horeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loréal</w:t>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Derbré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.01.002⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225511v1</w:t>
+                <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métabolisme du fer : impact de l'hypoactivité et mécanismes sous-jacents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">K. Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+                <w:t xml:space="preserve">M. Horeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415988v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated microgravity disturbs iron metabolism and distribution in humans: Lessons from dry immersion, an innovative ground-based human model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Koechlin Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Sarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Island</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (11), pp.14920-14929. </w:t>
@@ -1278,64 +1278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,64 +1425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intermittent muscle reconditioning on alterations of iron distribution and availability during simulated microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Saligaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle ceramides do not contribute to physical inactivity-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyra Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Salvador-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Puchades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.3549. </w:t>
@@ -1799,1333 +1799,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated microgravity decreases circulating iron in rats: role of inflammation-induced hepcidin upregulation</w:t>
+                <w:t xml:space="preserve">The Oxygen Paradox, the French Paradox, and age-related diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cavey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Joanna M. S. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Ropert</w:t>
+                <w:t xml:space="preserve">Josiane Cillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Cadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP086188⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (5-6), pp.499-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-017-0002-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483855v1</w:t>
+                <w:t xml:space="preserve">hal-01718093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diaphragm is better protected from oxidative stress than hindlimb skeletal muscle during CLP-induced sepsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Droguet</w:t>
+                <w:t xml:space="preserve">Simulated microgravity decreases circulating iron in rats: role of inflammation-induced hepcidin upregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13510002.2016.1223793⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (3), pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP086188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586183v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining a regular physical activity aggravates intramuscular tumor growth in an orthotopic liposarcoma model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The diaphragm is better protected from oxidative stress than hindlimb skeletal muscle during CLP-induced sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Stock</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Redox Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (5), pp.218-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13510002.2016.1223793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544192v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxygen Paradox, the French Paradox, and age-related diseases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintaining a regular physical activity aggravates intramuscular tumor growth in an orthotopic liposarcoma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cadet</w:t>
+                <w:t xml:space="preserve">Mohamad Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Saligaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.1037--1053</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718093v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From physical inactivity to immobilization: Dissecting the role of oxidative stress in skeletal muscle insulin resistance and atrophy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zéphyra Appriou</w:t>
+                <w:t xml:space="preserve">Single Muscle Immobilization Decreases Single-Fibre Myosin Heavy Chain Polymorphism: Possible Involvement of p38 and JNK MAP Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0158630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255823v1</w:t>
+                <w:t xml:space="preserve">hal-01397593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriocin prevents muscle ceramide accumulation, but not muscle fiber atrophy during short-term mechanical unloading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Salaun</w:t>
+                <w:t xml:space="preserve">Antioxidant supplementation accelerates cachexia development by promoting tumor growth in C26 tumor-bearing mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00720.2015⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.204-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231413v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant supplementation accelerates cachexia development by promoting tumor growth in C26 tumor-bearing mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From physical inactivity to immobilization: Dissecting the role of oxidative stress in skeletal muscle insulin resistance and atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyra Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 91, pp.204-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 98, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255843v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Muscle Immobilization Decreases Single-Fibre Myosin Heavy Chain Polymorphism: Possible Involvement of p38 and JNK MAP Kinases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karelle Léon</w:t>
+                <w:t xml:space="preserve">Myriocin prevents muscle ceramide accumulation, but not muscle fiber atrophy during short-term mechanical unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Troadec</w:t>
+                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pennec</w:t>
+                <w:t xml:space="preserve">Bruno Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0158630. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (2), pp.178-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00720.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397593v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical inactivity, insulin resistanceand the oxidative-inflammatory loop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial fission and fusion in human diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Cillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radic Res.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (1), pp.93-108. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 370 (11), pp.1073-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10715762.2013.847528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc1316254#SA1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159356v1</w:t>
+                <w:t xml:space="preserve">hal-01159338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial fission and fusion in human diseases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical inactivity, insulin resistanceand the oxidative-inflammatory loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+                <w:t xml:space="preserve">Sophie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Cillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 370 (11), pp.1073-4. </w:t>
+              <w:t xml:space="preserve">Free Radic Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMc1316254#SA1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2013.847528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159338v1</w:t>
+                <w:t xml:space="preserve">hal-01159356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Xanthine Oxidase by Allopurinol Prevents Skeletal Muscle Atrophy: Role of p38 MAPKinase and E3 Ubiquitin Ligases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Gómez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ve Martinez-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3170,278 +3170,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age associated low mitochondrial biogenesis may be explained by lack of response of PGC-1alpha to exercise training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Inactivity-induced oxidative stress: A central role in age-related sarcopenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M C Gomez-Cabrera</w:t>
+                <w:t xml:space="preserve">M.C. Gomez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a L Nascimento</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Viña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-011-9264-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 Suppl 1, pp.S98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2011.654268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159427v1</w:t>
+                <w:t xml:space="preserve">hal-01159426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivity-induced oxidative stress: A central role in age-related sarcopenia?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Age associated low mitochondrial biogenesis may be explained by lack of response of PGC-1alpha to exercise training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C Gomez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Gomez-Cabrera</w:t>
+                <w:t xml:space="preserve">a L Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Viña</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V E Martinez-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 Suppl 1, pp.S98-108. </w:t>
+              <w:t xml:space="preserve">AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.669-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17461391.2011.654268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-011-9264-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159426v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid hemodilution induced by desmopressin after erythropoietin administration in humans</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanchis Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ve Martinez Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Garcia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Delamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Delamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgen Responses to Sprint Exercise in Young Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,51 +3811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sprint training and detraining on plasma volume variations induced by supramaximal exercise in adolescent boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,51 +3936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'entraînement de sprint et du désentraînement sur les variations du volume plasmatique induites par un test supramaximal chez des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,51 +4093,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations du muscle squelettique en condition physiopathologique. Mécanismes sous-jacents et répercussions sur le dialogue inter-organes dans les régulations métaboliques de l’organisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Rennes 2, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4187,64 +4187,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,64 +4312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut microbiota dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,90 +4437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP17 - Natural antioxidants accelerate cachexia development in colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRR-E/SNFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Stuttgart, Germany. pp.S9--S10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4579,64 +4579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Galacto-oligosaccharides (GOS) on skeletal muscle atrophy, oxidative stress and inflammation in streptozotocin-diabetic rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,90 +4691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Galacto-oligosaccharides (GOS) and training on immune cells in streptozotocin-diabetic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Saligaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4816,90 +4816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration des fibres de réticuline sur tissu musculaire par la méthode de Gomori : intérêts pour l'étude de l'atrophie musculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française d'Histotechnologie, 13-14 juin 2013, Rennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4918,277 +4918,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle regeration during aging and physical exercise : role of oxidative stress and myostatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bénéfices de l'allopurinol dans la prévention de l'atrophie musculaire induite par l'immobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari-Carmen Gomez-Cabrera</w:t>
+                <w:t xml:space="preserve">V Martinez-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Nascimiento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabian Sanchis-Gomar</w:t>
+                <w:t xml:space="preserve">Garcia-Valles R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès P2T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159498v1</w:t>
+                <w:t xml:space="preserve">hal-01159493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de l'allopurinol dans la prévention de l'atrophie musculaire induite par l'immobilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Skeletal muscle regeration during aging and physical exercise : role of oxidative stress and myostatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Ferrando</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari-Carmen Gomez-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Nascimiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Martinez-Bello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
+                <w:t xml:space="preserve">Vladimir Martinez-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcia-Valles R</w:t>
+                <w:t xml:space="preserve">Fabian Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès P2T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159493v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5206,51 +5206,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des voies de signalisation impliquées dans la sarcopénie : rôle du stress oxydant et de l'inactivité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Rennes 2, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011REN20036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5446,51 +5446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Horeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Auffret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Derbr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp289149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacaze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Touboulic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.12.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03564762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rebillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frings-Meuthen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin Ramonatxo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001199RR" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rouger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901106R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. R. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Saligaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyra Appriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0850" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferrando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Puchades" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21552-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP086188" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Droguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2016.1223793" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01718093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. S. Davies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cadenas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-0002-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Salaun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00720.2015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158630" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2013.847528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1316254#SA1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferrando" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc G&#243;mez-Cabrera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez-Bello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046668" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Nascimento" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Martinez-Bello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9264-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159426v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2011.654268" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis Gomar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez Bello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia Valles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2011.62.12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Delamarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sophie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KCDXZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bellaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fautrel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nascimiento" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martinez-Bello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez-Bello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Valles R" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Horeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Auffret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Derbr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp289149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacaze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Touboulic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.12.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03564762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rebillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frings-Meuthen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin Ramonatxo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001199RR" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rouger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901106R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. R. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Saligaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyra Appriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0850" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferrando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Puchades" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21552-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01718093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. S. Davies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cadenas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-0002-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP086188" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Droguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2016.1223793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158630" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Salaun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00720.2015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1316254#SA1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2013.847528" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferrando" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc G&#243;mez-Cabrera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez-Bello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046668" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2011.654268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Nascimento" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Martinez-Bello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9264-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis Gomar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez Bello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia Valles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2011.62.12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Delamarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sophie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KCDXZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bellaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fautrel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez-Bello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Valles R" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159498v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nascimiento" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martinez-Bello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>