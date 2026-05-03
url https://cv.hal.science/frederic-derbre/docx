--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,3725 +351,3976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yucatan minipig model: A new preclinical model of malnutrition in obese patients with acute or chronic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual framework for revealing rare bacterial species in the gut microbiome through guided data transformation: Beyond enterotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaëlle Couvert</w:t>
+                <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lacaze</w:t>
+                <w:t xml:space="preserve">Frederic Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Touboulic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2023.12.003⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415280v1</w:t>
+                <w:t xml:space="preserve">hal-05421483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative and glycolytic skeletal muscles deploy protective mechanisms to avoid atrophy under pathophysiological iron overload</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Martin</w:t>
+                <w:t xml:space="preserve">Dry immersion rapidly disturbs iron metabolism in men and women: results from the VIVALDI studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Horeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique van Ombergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Nay</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luz Orfila</w:t>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12897⟩</w:t>
+              <w:t xml:space="preserve">NPJ Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41526-024-00399-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564762v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Metabolism Regulation in Females and Males Exposed to Simulated Microgravity: results from the Randomized Trial AGBRESA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Horeau</w:t>
+                <w:t xml:space="preserve">The Yucatan minipig model: A new preclinical model of malnutrition in obese patients with acute or chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Ropert</w:t>
+                <w:t xml:space="preserve">Laurence Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Mulder</w:t>
+                <w:t xml:space="preserve">Steve Touboulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Tank</w:t>
+                <w:t xml:space="preserve">Sandrine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Frings-Meuthen</w:t>
+                <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116 (5), pp.1430-1440. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Clinical Nutrition (edinburgh, Scotland), 43 (2), pp.357-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2023.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777172v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron Metabolism Regulation in Females and Males Exposed to Simulated Microgravity: results from the Randomized Trial AGBRESA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Horeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Edwin Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Jens Tank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Beck</w:t>
+                <w:t xml:space="preserve">Petra Frings-Meuthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (5), pp.1430-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415988v1</w:t>
+                <w:t xml:space="preserve">hal-03777172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme du fer : impact de l'hypoactivité et mécanismes sous-jacents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative and glycolytic skeletal muscles deploy protective mechanisms to avoid atrophy under pathophysiological iron overload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nay</w:t>
+                <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Horeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.1250-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225511v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated microgravity disturbs iron metabolism and distribution in humans: Lessons from dry immersion, an innovative ground-based human model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochdi Sarraj</w:t>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Island</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luz Orfila</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202001199RR⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946797v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceruloplasmin deficiency does not induce macrophagic iron overload: lessons from a new rat model of hereditary aceruloplasminemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métabolisme du fer : impact de l'hypoactivité et mécanismes sous-jacents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rouger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Island</w:t>
+                <w:t xml:space="preserve">K. Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Leroyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Horeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201901106R⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307161v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simulated microgravity disturbs iron metabolism and distribution in humans: Lessons from dry immersion, an innovative ground-based human model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
+                <w:t xml:space="preserve">Christelle Koechlin Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Rochdi Sarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Island</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.14920-14929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202001199RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intermittent muscle reconditioning on alterations of iron distribution and availability during simulated microgravity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ceruloplasmin deficiency does not induce macrophagic iron overload: lessons from a new rat model of hereditary aceruloplasminemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Saligaut</w:t>
+                <w:t xml:space="preserve">Moussa Kenawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Kenawy</w:t>
+                <w:t xml:space="preserve">Emmanuel Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Island</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44093 (12), pp.fj201901106R. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201901106R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393440v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle ceramides do not contribute to physical inactivity-induced insulin resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dany Saligaut</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2018-0850⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087899v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allopurinol partially prevents disuse muscle atrophy in mice and humans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of intermittent muscle reconditioning on alterations of iron distribution and availability during simulated microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Salvador-Pascual</w:t>
+                <w:t xml:space="preserve">David J. R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Puchades</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+                <w:t xml:space="preserve">Dany Saligaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kenawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744457v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxygen Paradox, the French Paradox, and age-related diseases</w:t>
+                <w:t xml:space="preserve">Skeletal muscle ceramides do not contribute to physical inactivity-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna M. S. Davies</w:t>
+                <w:t xml:space="preserve">Zéphyra Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Cillard</w:t>
+                <w:t xml:space="preserve">Nicolas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Saligaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Friguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Cadet</w:t>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-017-0002-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (11), pp.1180-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2018-0850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718093v1</w:t>
+                <w:t xml:space="preserve">hal-02087899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated microgravity decreases circulating iron in rats: role of inflammation-induced hepcidin upregulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allopurinol partially prevents disuse muscle atrophy in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Carmen Gomez-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cavey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Andrea Salvador-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Ropert</w:t>
+                <w:t xml:space="preserve">Carlos Puchades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102 (3), pp.291-298. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP086188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21552-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483855v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diaphragm is better protected from oxidative stress than hindlimb skeletal muscle during CLP-induced sepsis</w:t>
+                <w:t xml:space="preserve">Simulated microgravity decreases circulating iron in rats: role of inflammation-induced hepcidin upregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Talarmin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+                <w:t xml:space="preserve">Thibault Cavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karelle Léon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Droguet</w:t>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13510002.2016.1223793⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (3), pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP086188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586183v1</w:t>
+                <w:t xml:space="preserve">hal-01483855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining a regular physical activity aggravates intramuscular tumor growth in an orthotopic liposarcoma model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diaphragm is better protected from oxidative stress than hindlimb skeletal muscle during CLP-induced sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Assi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dany Saligaut</w:t>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Stock</w:t>
+                <w:t xml:space="preserve">Mickaël Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Redox Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (5), pp.218-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13510002.2016.1223793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544192v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Muscle Immobilization Decreases Single-Fibre Myosin Heavy Chain Polymorphism: Possible Involvement of p38 and JNK MAP Kinases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintaining a regular physical activity aggravates intramuscular tumor growth in an orthotopic liposarcoma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pennec</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Saligaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.1037--1053</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397593v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant supplementation accelerates cachexia development by promoting tumor growth in C26 tumor-bearing mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Oxygen Paradox, the French Paradox, and age-related diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rébillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanna M. S. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Cillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Cadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.019⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (5-6), pp.499-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-017-0002-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255843v1</w:t>
+                <w:t xml:space="preserve">hal-01718093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From physical inactivity to immobilization: Dissecting the role of oxidative stress in skeletal muscle insulin resistance and atrophy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+                <w:t xml:space="preserve">Antioxidant supplementation accelerates cachexia development by promoting tumor growth in C26 tumor-bearing mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 98, pp.197-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.028⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 91, pp.204-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255823v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriocin prevents muscle ceramide accumulation, but not muscle fiber atrophy during short-term mechanical unloading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From physical inactivity to immobilization: Dissecting the role of oxidative stress in skeletal muscle insulin resistance and atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyra Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00720.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01231413v1</w:t>
+                <w:t xml:space="preserve">hal-01255823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial fission and fusion in human diseases.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriocin prevents muscle ceramide accumulation, but not muscle fiber atrophy during short-term mechanical unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (2), pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00720.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMc1316254#SA1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159338v1</w:t>
+                <w:t xml:space="preserve">hal-01231413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical inactivity, insulin resistanceand the oxidative-inflammatory loop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single Muscle Immobilization Decreases Single-Fibre Myosin Heavy Chain Polymorphism: Possible Involvement of p38 and JNK MAP Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radic Res.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715762.2013.847528⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0158630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159356v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Xanthine Oxidase by Allopurinol Prevents Skeletal Muscle Atrophy: Role of p38 MAPKinase and E3 Ubiquitin Ligases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical inactivity, insulin resistanceand the oxidative-inflammatory loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Cillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046668⟩</w:t>
+              <w:t xml:space="preserve">Free Radic Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2013.847528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159428v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivity-induced oxidative stress: A central role in age-related sarcopenia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial fission and fusion in human diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Viña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 370 (11), pp.1073-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc1316254#SA1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17461391.2011.654268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159426v1</w:t>
+                <w:t xml:space="preserve">hal-01159338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age associated low mitochondrial biogenesis may be explained by lack of response of PGC-1alpha to exercise training</w:t>
+                <w:t xml:space="preserve">Inhibition of Xanthine Oxidase by Allopurinol Prevents Skeletal Muscle Atrophy: Role of p38 MAPKinase and E3 Ubiquitin Ligases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Gómez-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V E Martinez-Bello</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ve Martinez-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-011-9264-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, e46668, pp.e46668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159427v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid hemodilution induced by desmopressin after erythropoietin administration in humans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inactivity-induced oxidative stress: A central role in age-related sarcopenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Garcia Lopez</w:t>
+                <w:t xml:space="preserve">M.C. Gomez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Garcia Valles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Viña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Sport and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.1-8. </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 Suppl 1, pp.S98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4100/jhse.2011.62.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2011.654268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159461v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgens responses to sprint exercise in young men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age associated low mitochondrial biogenesis may be explained by lack of response of PGC-1alpha to exercise training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Delamarche</w:t>
+                <w:t xml:space="preserve">M C Gomez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Delamarche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+                <w:t xml:space="preserve">a L Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitel Botcazou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Vincent</w:t>
+                <w:t xml:space="preserve">V E Martinez-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.669-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-011-9264-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00649696v1</w:t>
+                <w:t xml:space="preserve">hal-01159427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgen Responses to Sprint Exercise in Young Men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid hemodilution induced by desmopressin after erythropoietin administration in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis Gomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ve Martinez Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Delamarche</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Garcia Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Garcia Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4100/jhse.2011.62.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00651190v1</w:t>
+                <w:t xml:space="preserve">hal-01159461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sprint training and detraining on plasma volume variations induced by supramaximal exercise in adolescent boys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Androgens responses to sprint exercise in young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vincent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Delamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24, pp.166-172</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (31), pp.291-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00649850v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'entraînement de sprint et du désentraînement sur les variations du volume plasmatique induites par un test supramaximal chez des adolescents</w:t>
+                <w:t xml:space="preserve">Androgen Responses to Sprint Exercise in Young Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Abderrahmane</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (31), pp.291-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of sprint training and detraining on plasma volume variations induced by supramaximal exercise in adolescent boys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitel Botcazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.166-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'entraînement de sprint et du désentraînement sur les variations du volume plasmatique induites par un test supramaximal chez des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitel Botcazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4079,1227 +4330,1634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations du muscle squelettique en condition physiopathologique. Mécanismes sous-jacents et répercussions sur le dialogue inter-organes dans les régulations métaboliques de l’organisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Rennes 2, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05079931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron metabolism is differently regulated depending on muscle fiber phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gevorg Ghukasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) ; 86. Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. WILEY, Acta Physiologica, 227 (Supp 720), 2019, Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. Wiley, Acta Physiologica, 227, 2019, Special Issue:Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of intermittent muscle reconditioning on alterations of iron distribution and availability during simulated microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Saligaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kenawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. John Wiley and Sons, Acta Physiologica, 227, 2019, Special Issue: Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut microbiota dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP17 - Natural antioxidants accelerate cachexia development in colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRR-E/SNFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Stuttgart, Germany. pp.S9--S10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Galacto-oligosaccharides (GOS) on skeletal muscle atrophy, oxidative stress and inflammation in streptozotocin-diabetic rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Congress of the European College of Sport Sciences, Barcelone, Spain, 26-29 juin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Galacto-oligosaccharides (GOS) and training on immune cells in streptozotocin-diabetic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Saligaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Congress of the European College of Sport Sciences, Barcelone, Spain, 26-29 juin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration des fibres de réticuline sur tissu musculaire par la méthode de Gomori : intérêts pour l'étude de l'atrophie musculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française d'Histotechnologie, 13-14 juin 2013, Rennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de l'allopurinol dans la prévention de l'atrophie musculaire induite par l'immobilisation</w:t>
+                <w:t xml:space="preserve">Skeletal muscle regeration during aging and physical exercise : role of oxidative stress and myostatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Garcia-Valles R</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari-Carmen Gomez-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Nascimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Martinez-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès P2T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159493v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle regeration during aging and physical exercise : role of oxidative stress and myostatin</w:t>
+                <w:t xml:space="preserve">Bénéfices de l'allopurinol dans la prévention de l'atrophie musculaire induite par l'immobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabian Sanchis-Gomar</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Martinez-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia-Valles R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès P2T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159498v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des voies de signalisation impliquées dans la sarcopénie : rôle du stress oxydant et de l'inactivité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Rennes 2, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011REN20036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00652764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5446,51 +6104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Horeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Auffret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Derbr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp289149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacaze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Touboulic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.12.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03564762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rebillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frings-Meuthen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin Ramonatxo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001199RR" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rouger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901106R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. R. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Saligaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyra Appriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0850" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferrando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Puchades" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21552-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01718093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. S. Davies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cadenas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-0002-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP086188" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Droguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2016.1223793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158630" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Salaun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00720.2015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1316254#SA1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2013.847528" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferrando" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc G&#243;mez-Cabrera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez-Bello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046668" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2011.654268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Nascimento" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Martinez-Bello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9264-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis Gomar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez Bello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia Valles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2011.62.12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Delamarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sophie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KCDXZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bellaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fautrel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez-Bello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Valles R" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159498v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nascimiento" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martinez-Bello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Horeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Auffret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Derbr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp289149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Derbr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00399-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacaze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Touboulic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.12.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mulder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frings-Meuthen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac205" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03564762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rebillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12897" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin Ramonatxo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001199RR" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rouger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901106R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. R. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Saligaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyra Appriou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferrando" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Puchades" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21552-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP086188" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Droguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2016.1223793" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01718093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. S. Davies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cadenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-0002-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Salaun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00720.2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pennec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158630" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2013.847528" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1316254#SA1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferrando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc G&#243;mez-Cabrera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez-Bello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2011.654268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Nascimento" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Martinez-Bello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9264-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis Gomar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez Bello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia Valles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2011.62.12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Delamarche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sophie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dufresne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KCDXZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bellaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fautrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nascimiento" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martinez-Bello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez-Bello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Valles R" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652764v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>