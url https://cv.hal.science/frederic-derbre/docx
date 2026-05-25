--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,213 +100,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme physical inactivity alters iron metabolism: mechanisms and health issues for astronauts and bedridden patients</w:t>
+                <w:t xml:space="preserve">A conceptual framework for revealing rare bacterial species in the gut microbiome through guided data transformation: Beyond enterotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Horeau</w:t>
+                <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelys Auffret</w:t>
+                <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loréal</w:t>
+                <w:t xml:space="preserve">Frederic Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jp289149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353916v1</w:t>
+                <w:t xml:space="preserve">hal-05421483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical gut microbial ecosystem from athletes with very high exercise capacity improves insulin sensitivity and muscle glycogen store in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martin</w:t>
+                <w:t xml:space="preserve">Mathis Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Bonneau</w:t>
+                <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -351,174 +351,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for revealing rare bacterial species in the gut microbiome through guided data transformation: Beyond enterotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Martin</w:t>
+                <w:t xml:space="preserve">Extreme physical inactivity alters iron metabolism: mechanisms and health issues for astronauts and bedridden patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Houedry</w:t>
+                <w:t xml:space="preserve">Maelys Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Derbré</w:t>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monbet</w:t>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jp289149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421483v1</w:t>
+                <w:t xml:space="preserve">hal-05353916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry immersion rapidly disturbs iron metabolism in men and women: results from the VIVALDI studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Metabolism Regulation in Females and Males Exposed to Simulated Microgravity: results from the Randomized Trial AGBRESA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,51 +876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative and glycolytic skeletal muscles deploy protective mechanisms to avoid atrophy under pathophysiological iron overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.1250-1261. </w:t>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Derbré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Sarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Island</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (11), pp.14920-14929. </w:t>
@@ -1389,295 +1389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceruloplasmin deficiency does not induce macrophagic iron overload: lessons from a new rat model of hereditary aceruloplasminemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Kenawi</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rouger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Island</w:t>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Leroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Robin</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44093 (12), pp.fj201901106R. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201901106R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307161v1</w:t>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ceruloplasmin deficiency does not induce macrophagic iron overload: lessons from a new rat model of hereditary aceruloplasminemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Moussa Kenawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
+                <w:t xml:space="preserve">Emmanuel Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Island</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Patricia Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44093 (12), pp.fj201901106R. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.201901106R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+                <w:t xml:space="preserve">hal-02307161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intermittent muscle reconditioning on alterations of iron distribution and availability during simulated microgravity</w:t>
               </w:r>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Saligaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Salvador-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Puchades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.3549. </w:t>
@@ -2050,1333 +2050,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated microgravity decreases circulating iron in rats: role of inflammation-induced hepcidin upregulation</w:t>
+                <w:t xml:space="preserve">The Oxygen Paradox, the French Paradox, and age-related diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cavey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Joanna M. S. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Ropert</w:t>
+                <w:t xml:space="preserve">Josiane Cillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Cadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP086188⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (5-6), pp.499-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-017-0002-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483855v1</w:t>
+                <w:t xml:space="preserve">hal-01718093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diaphragm is better protected from oxidative stress than hindlimb skeletal muscle during CLP-induced sepsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Droguet</w:t>
+                <w:t xml:space="preserve">Simulated microgravity decreases circulating iron in rats: role of inflammation-induced hepcidin upregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13510002.2016.1223793⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (3), pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP086188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586183v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining a regular physical activity aggravates intramuscular tumor growth in an orthotopic liposarcoma model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The diaphragm is better protected from oxidative stress than hindlimb skeletal muscle during CLP-induced sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Stock</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Redox Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (5), pp.218-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13510002.2016.1223793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544192v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxygen Paradox, the French Paradox, and age-related diseases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintaining a regular physical activity aggravates intramuscular tumor growth in an orthotopic liposarcoma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cadet</w:t>
+                <w:t xml:space="preserve">Mohamad Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Saligaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.1037--1053</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718093v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant supplementation accelerates cachexia development by promoting tumor growth in C26 tumor-bearing mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Single Muscle Immobilization Decreases Single-Fibre Myosin Heavy Chain Polymorphism: Possible Involvement of p38 and JNK MAP Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rébillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0158630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255843v1</w:t>
+                <w:t xml:space="preserve">hal-01397593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From physical inactivity to immobilization: Dissecting the role of oxidative stress in skeletal muscle insulin resistance and atrophy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antioxidant supplementation accelerates cachexia development by promoting tumor growth in C26 tumor-bearing mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 98, pp.197-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.028⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 91, pp.204-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255823v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriocin prevents muscle ceramide accumulation, but not muscle fiber atrophy during short-term mechanical unloading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cavey</w:t>
+                <w:t xml:space="preserve">From physical inactivity to immobilization: Dissecting the role of oxidative stress in skeletal muscle insulin resistance and atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyra Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00720.2015⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231413v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Muscle Immobilization Decreases Single-Fibre Myosin Heavy Chain Polymorphism: Possible Involvement of p38 and JNK MAP Kinases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karelle Léon</w:t>
+                <w:t xml:space="preserve">Myriocin prevents muscle ceramide accumulation, but not muscle fiber atrophy during short-term mechanical unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Troadec</w:t>
+                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pennec</w:t>
+                <w:t xml:space="preserve">Bruno Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0158630. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (2), pp.178-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00720.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397593v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical inactivity, insulin resistanceand the oxidative-inflammatory loop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial fission and fusion in human diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Cillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radic Res.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (1), pp.93-108. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 370 (11), pp.1073-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10715762.2013.847528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc1316254#SA1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159356v1</w:t>
+                <w:t xml:space="preserve">hal-01159338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial fission and fusion in human diseases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical inactivity, insulin resistanceand the oxidative-inflammatory loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+                <w:t xml:space="preserve">Sophie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Cillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 370 (11), pp.1073-4. </w:t>
+              <w:t xml:space="preserve">Free Radic Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMc1316254#SA1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2013.847528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159338v1</w:t>
+                <w:t xml:space="preserve">hal-01159356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Xanthine Oxidase by Allopurinol Prevents Skeletal Muscle Atrophy: Role of p38 MAPKinase and E3 Ubiquitin Ligases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Gómez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ve Martinez-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3427,64 +3427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivity-induced oxidative stress: A central role in age-related sarcopenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Gomez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,90 +3544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age associated low mitochondrial biogenesis may be explained by lack of response of PGC-1alpha to exercise training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C Gomez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a L Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V E Martinez-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanchis Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ve Martinez Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Garcia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,51 +3838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Delamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Delamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgen Responses to Sprint Exercise in Young Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sprint training and detraining on plasma volume variations induced by supramaximal exercise in adolescent boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'entraînement de sprint et du désentraînement sur les variations du volume plasmatique induites par un test supramaximal chez des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4344,51 +4344,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations du muscle squelettique en condition physiopathologique. Mécanismes sous-jacents et répercussions sur le dialogue inter-organes dans les régulations métaboliques de l’organisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Rennes 2, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4432,402 +4432,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron metabolism is differently regulated depending on muscle fiber phenotype</w:t>
+                <w:t xml:space="preserve">Effects of intermittent muscle reconditioning on alterations of iron distribution and availability during simulated microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Dufresne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Saligaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kenawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) ; 86. Congress of French Physiological Society (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. WILEY, Acta Physiologica, 227 (Supp 720), 2019, Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. John Wiley and Sons, Acta Physiologica, 227, 2019, Special Issue: Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734839v1</w:t>
+                <w:t xml:space="preserve">hal-02734867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron metabolism is differently regulated depending on muscle fiber phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luz Lefeuvre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gevorg Ghukasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. Wiley, Acta Physiologica, 227, 2019, Special Issue:Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) ; 86. Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. WILEY, Acta Physiologica, 227 (Supp 720), 2019, Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735731v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intermittent muscle reconditioning on alterations of iron distribution and availability during simulated microgravity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moussa Kenawy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. John Wiley and Sons, Acta Physiologica, 227, 2019, Special Issue: Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. Wiley, Acta Physiologica, 227, 2019, Special Issue:Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734867v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4884,51 +4884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5009,64 +5009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
@@ -5095,90 +5095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP17 - Natural antioxidants accelerate cachexia development in colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRR-E/SNFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Stuttgart, Germany. pp.S9--S10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5218,346 +5218,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Galacto-oligosaccharides (GOS) on skeletal muscle atrophy, oxidative stress and inflammation in streptozotocin-diabetic rats.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of Galacto-oligosaccharides (GOS) and training on immune cells in streptozotocin-diabetic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Saligaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Congress of the European College of Sport Sciences, Barcelone, Spain, 26-29 juin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159361v1</w:t>
+                <w:t xml:space="preserve">hal-01159378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Galacto-oligosaccharides (GOS) and training on immune cells in streptozotocin-diabetic rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Effects of Galacto-oligosaccharides (GOS) on skeletal muscle atrophy, oxidative stress and inflammation in streptozotocin-diabetic rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dany Saligaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Congress of the European College of Sport Sciences, Barcelone, Spain, 26-29 juin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159378v1</w:t>
+                <w:t xml:space="preserve">hal-01159361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration des fibres de réticuline sur tissu musculaire par la méthode de Gomori : intérêts pour l'étude de l'atrophie musculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française d'Histotechnologie, 13-14 juin 2013, Rennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5576,277 +5576,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle regeration during aging and physical exercise : role of oxidative stress and myostatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bénéfices de l'allopurinol dans la prévention de l'atrophie musculaire induite par l'immobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari-Carmen Gomez-Cabrera</w:t>
+                <w:t xml:space="preserve">V Martinez-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Nascimiento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabian Sanchis-Gomar</w:t>
+                <w:t xml:space="preserve">Garcia-Valles R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès P2T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159498v1</w:t>
+                <w:t xml:space="preserve">hal-01159493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de l'allopurinol dans la prévention de l'atrophie musculaire induite par l'immobilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Skeletal muscle regeration during aging and physical exercise : role of oxidative stress and myostatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Ferrando</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari-Carmen Gomez-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Nascimiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Martinez-Bello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Sanchis-Gomar</w:t>
+                <w:t xml:space="preserve">Vladimir Martinez-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcia-Valles R</w:t>
+                <w:t xml:space="preserve">Fabian Sanchis-Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès P2T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159493v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5864,51 +5864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des voies de signalisation impliquées dans la sarcopénie : rôle du stress oxydant et de l'inactivité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Derbré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Rennes 2, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011REN20036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6104,51 +6104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Horeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Auffret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Derbr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp289149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Derbr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00399-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacaze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Touboulic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.12.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mulder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frings-Meuthen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac205" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03564762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rebillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12897" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin Ramonatxo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001199RR" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rouger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901106R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. R. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Saligaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyra Appriou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferrando" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Puchades" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21552-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP086188" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Droguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2016.1223793" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01718093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. S. Davies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cadenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-0002-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Salaun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00720.2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pennec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158630" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2013.847528" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1316254#SA1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferrando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc G&#243;mez-Cabrera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez-Bello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2011.654268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Nascimento" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Martinez-Bello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9264-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis Gomar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez Bello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia Valles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2011.62.12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Delamarche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sophie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dufresne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KCDXZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bellaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fautrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nascimiento" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martinez-Bello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez-Bello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Valles R" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652764v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Derbr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Horeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Auffret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Derbr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp289149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00399-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacaze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Touboulic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.12.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mulder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frings-Meuthen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac205" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03564762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rebillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12897" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin Ramonatxo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001199RR" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rouger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901106R" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. R. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Saligaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kenawy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyra Appriou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferrando" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Puchades" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21552-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01718093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. S. Davies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cadenas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-0002-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP086188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Droguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2016.1223793" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158630" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.12.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Salaun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00720.2015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1316254#SA1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2013.847528" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferrando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc G&#243;mez-Cabrera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez-Bello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2011.654268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Nascimento" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Martinez-Bello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9264-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchis Gomar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Martinez Bello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia Valles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2011.62.12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Delamarche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sophie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05079931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dufresne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KCDXZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159378v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bellaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fautrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez-Bello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Valles R" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nascimiento" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martinez-Bello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sanchis-Gomar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652764v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>